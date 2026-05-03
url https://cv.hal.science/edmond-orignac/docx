--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edmond Orignac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989: Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1990: Mathématiques Supérieures (Lycée Michel Montaigne, Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1991: Mathématiques Spéciales P' (Lycée Michel Montaigne, Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991: Admis au concours B de l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992: License de Physique (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1993: Maîtrise de Physique (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994: D. E. A. de Physique des Solides (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1994: Magistère Interuniversitaire de Physique  (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998: Doctorat en  Physique sous la direction de T. Giamarchi (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique des Solides, University Paris-Sud/Paris XI, Orsay, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-1999: Postdoc avec </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed Matter Theory Group (Rutgers University, Piscataway, NJ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2005: CR CNRS au LPTENS (Ecole Normale Supérieure, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2016 : CR CNRS  au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : DR CNRS au Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Response in Interacting Bosonic and Fermionic Ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (5), pp.056501. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.056501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the realization and characterization of Tomonaga–Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Duty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall Hulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.565. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42254-025-00866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Bose-Hubbard model with long-range hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (4), pp.045424. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/sn2d-l7xr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing mode of a quantum droplet in a quasi-one-dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Salasnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (4), pp.043316. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.109.043316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent SU(3) symmetry in a four leg spin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (17), pp.174430. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transverse confinement on a quasi-one dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Salasnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Fluctuations and Highly Non-linear Phenomena in Superfluids and Superconductors VII), 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body parametric resonances in the driven sine-Gordon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Lovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Demler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (7), pp.075426. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.075426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and fragmentation of quantum droplets in a quasi-one-dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.014503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-state properties of the one-dimensional Hubbard model with pairing potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung-Hoon Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 604, pp.412665. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2020.412665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization angle dependence of the breathing mode in confined one-dimensional dipolar bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (11), pp.115109. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.115109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Atomtronics: State of the art and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miniatura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.039201. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0026178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bethe ansatz approach for dipolar one-dimensional bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.045102. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.045102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Function of a Bosonic Ladder in an Artificial Gauge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Victorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat5010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of the Tomonaga-Luttinger parameter K in quasi-one-dimensional spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.220406(R). </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.220406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice modulation spectroscopy of one-dimensional quantum gases: Universal scaling of the absorbed energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Demler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.033187. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing finite-momentum excitations of the one-dimensional Bose-Hubbard model using superlattice-modulation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), pp.033605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01878173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of graphene-metal contacts probed by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.491 - 497. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01658579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical response and dimensional crossover for spatially anisotropic antiferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laflorencie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (9), pp.094403. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.094403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase transitions of a two-leg bosonic ladder in an artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (17), pp.174523. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.174523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01813546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bäuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Bond Order Wave Phase Transitions of the Ionic Hubbard Model by Superlattice Modulation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (23), pp.230403. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.230403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01659088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex lattice melting in a boson-ladder in artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.014518. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01568789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Dirac fermions across a topological merging transition in two dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.125113. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01298346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate phases of a bosonic two-leg ladder under a flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Focus on Strongly Interacting Quantum Gases in One Dimension, A. Del Campo, G. Astrakarchik, A. Minguzzi, E. Wright, M. Olshanii and M. Lewenstein (editors), 18 (5), pp.055017. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/5/055017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner to vortex phase transition in a two-leg ladder in artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novel Quantum Phases and Mesoscopic Physics in Quantum Gases, 224 (3), pp.525. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02382-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetic field dependence of the coupling between spin chains in BaCo2V2O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.060408(R). </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01186120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Meissner state and incommensurate phases of hard-core boson ladders in a flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.060506(R). </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Dynamics During a Slow Interaction Quench in a One-Dimensional Bose Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.065301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00952887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosonization and entanglement spectrum for one-dimensional polar bosons on disordered lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.045023. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/045023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disorder on 2D topological merging transition from a Dirac semi-metal to a normal insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei A. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (6), pp.67010. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/102/67010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo screening by the surface modes of a strong topological insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Burdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (3), pp.035411 (1-17). </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.035411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar bosons in one-dimensional disordered optical lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (19), pp.195101. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in inhomogeneous Tomonaga-Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.013634. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.013634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00668225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion at the Surface of Topological Insulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cayssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (10), pp.103027 (1-26). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response functions in multicomponent Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (12), pp.P12020. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/12/P12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00772338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Dirac fermions in the presence of long-range correlated disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei A. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (12), pp.125437. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral functions of two-band spinless fermion and single-band spin-1/2 fermion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (16), pp.165128. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00635751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statics and dynamics of weakly coupled antiferromagnetic spin-1/2 ladders in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Läuchli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Zvonarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Thielemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.054407. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00565060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics of a binary mixture of BECs in a double-well potential: a HolsteinPrimakoff approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Naddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.115306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/11/115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics of a binary mixture of BECs in a double well potential: an Holstein-Primakoff approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Naddeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.115306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/11/115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00604636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional bosons: From condensed matter systems to ultracold gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Cazalilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rigol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.1405-1466. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.83.1405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00647350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of superfluidity and density waves in one-dimensional Bose-Fermi mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (5), pp.053626. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00486401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the helical edge states of a topological insulator by Cooper-pair injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Cayssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (8), pp.081303(R). </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.081303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-controlled magnetic order in the quantum spin-ladder system (Hpip)2CuBr4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Thielemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rüegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Rønnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.020408(R). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00358028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superfluidity and Anderson localisation for a weakly interacting Bose gas in a quasiperiodic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing 1D super-strongly correlated dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.554-557. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X09040045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Luttinger liquid physics in weakly coupled spin ladders under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klanjsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.137207. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.137207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring overlaps in mesoscopic spin glasses via conductance fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (5), pp.057207. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.057207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00180139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram and momentum distribution of an interacting Bose gas in a bichromatic lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.013625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttinger hydrodynamics of confined one-dimensional Bose gases with dipolar interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.045011. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitations of trapped one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.015601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-energy excitation spectrum of one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (21), pp.212101. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.212101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00289913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Luttinger liquid behavior in one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (5), pp.051602. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.051602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00153091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosonization and density-matrix renormalization group studies of the Fulde-Ferrell-Larkin-Ovchinnikov phase and irrational magnetization plateaus in coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (24), pp.245119. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.245119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical properties and Bose Einstein Condensation in dimer spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (14), pp.140403(R). </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.140403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathers and Raman scattering in a two-leg ladder with staggered Dzialoshinskii-Moriya interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.144422. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamagnetism of doped two-leg ladders and probing the nature of their commensurate phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.195105. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.195105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in the boson-fermion resonance model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.063611. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.063611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting instability in 3 band metallic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.085409. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting instability in three-band metallic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (8), pp.085409. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00109517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulombian Disorder in Periodic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.035112. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-molecule coherence in a one-dimensional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.130402. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.130402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic-antiadiabatic crossover in a spin-Peierls chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.024434. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.024434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostriction in an array of spin chains under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.0214419. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.214419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative expression of the spin gap via bosonization for a dimerized spin-1/2 chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.335. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2004-00198-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant magnetic mode in superconducting two-leg ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (22), pp.220406. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.220406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z_3 Quantum Criticality in a spin-1/2 chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.174409. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Field theory of the spin-Peierls transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.214436. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.214436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Density Waves and Bond Order Waves in a quarter filled extended Hubbard ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.419. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2003-00183-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport in one-dimensional spin gap systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.134426. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.67.134426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered Quantum smectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.440. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00535-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting fluctuations in the Luther-Emery liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.052504. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.052504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anisotropic spin-exchange interactions in spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.134413. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.134413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat conduction and Wiedemann-Franz Law in disordered Luttinger Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Rong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60, pp.432. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2002-00282-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and dimerization profiles of the cut two-leg spin ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.174406. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.174406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of random and periodic potentials in interacting fermionic systems and classical equivalents: The Mott glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.245119. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.245119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner effect in a bosonic ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.144515. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of disorder and interchain hopping in a two-chain Hubbard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner effect in a bosonic ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.144515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behaviour of a spin-tube model in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Itoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.3041. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/13/315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interchain hopping in two disordered chains of spinless fermions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suzumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.3642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Scattering cross section of Spin Ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.8622. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.8622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dynamics of the one dimensional multichannel Kondo-Heisenberg Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.R3596. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and superconductivity in underscreened Kondo chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.R763. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson localization in Hubbard ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 259-261, pp.1058-1059. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00775-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy behavior of the spin-tube and spin-orbital models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.11533. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.11533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible new phase of commensurate insulators with disorder: the Mott Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.2379. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.83.2378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortices in coupled planes with columnar disorder and bosonic ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.11713. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.11713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly disordered spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.5812. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.5812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disorder on two strongly correlated coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 56, pp.7167. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.56.7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weak disorder on two coupled Hubbard chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.R10453. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.53.R10453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral functions in a two-velocities Tomonaga-Luttinger Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems (SCES 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P B Littlewood, G G Lonzarich, S S Saxena, M L Sutherland, S E Sebastian, E Artacho, F M Grosche and Z Hadzibabic, Aug 2011, Cambridge, United Kingdom. pp.012163, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/391/1/012163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00772353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttinger liquid physics in the spin ladder material CuBr4(C5H12N)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Criticality and Novel Phases (QCNP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Steglich, Oliver Stockert and Steffen Wirth, Aug 2009, Dresden, Germany. pp.656-658, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200983048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00565064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boson–fermion resonance model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chitra C. Menotti A. Minguzzi, P. Vignolo, 2006, J. Phys. B: At. Mol. Opt. Phys. 39 S13-S23, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/10/S02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulombian disorder in Charge Density Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serguei Brazovski, Natasha Kirova, Pierre Monceau, 2005, pp.J. Phys. IV France 131 (2005) 179-182, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005131043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase transitions in a quarter-filled Hubbard ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Physica C: Superconductivity Volumes 408-410 August 2004, Pages 290-291, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2004.02.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of a quarter filled ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Journal of Magnetism and Magnetic Materials Volumes 272-276, Supplement 1 Mai 2004, Pages E663-E66, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzyaloshinski-Moriya interaction in S=½ ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Acta Physica Polonica B Vol. 34, No. 2, Part II, February 2003, page 1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and dimerization profiles of open spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.Physica B vol. 329-333, Part II, 971-972 (2003), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(02)02038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disorder on two coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Synthetic Metals v. 133-134 p. 47 (2003), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(02)00250-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising transition in a one-dimensional quarter-filled electron system with dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlated Electrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kashiwa, Chiba Prefecture, Japan. pp.1459, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3697(02)00003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical BKT dynamics in the archetypal 2D spin system Ba$_2$CuSi$_2$O$_6$Cl$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ranjith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laflorencie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder in low dimensions : localisation eﬀects in spin glass wires and cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Roscilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00425690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Magnetism, Interacting Bosons, and Low Dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantum Gases [cond-mat.quant-gas]. Ecole normale supérieure de lyon - ENS LYON, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00964641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edmond Orignac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989: Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1990: Mathématiques Supérieures (Lycée Michel Montaigne, Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1991: Mathématiques Spéciales P' (Lycée Michel Montaigne, Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991: Admis au concours B de l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992: License de Physique (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1993: Maîtrise de Physique (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994: D. E. A. de Physique des Solides (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1994: Magistère Interuniversitaire de Physique  (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998: Doctorat en  Physique sous la direction de T. Giamarchi (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique des Solides, University Paris-Sud/Paris XI, Orsay, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-1999: Postdoc avec </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed Matter Theory Group (Rutgers University, Piscataway, NJ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2005: CR CNRS au LPTENS (Ecole Normale Supérieure, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2016 : CR CNRS  au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : DR CNRS au Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Response in Interacting Bosonic and Fermionic Ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (5), pp.056501. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.056501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the realization and characterization of Tomonaga–Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Duty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall Hulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.565. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42254-025-00866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Bose-Hubbard model with long-range hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (4), pp.045424. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/sn2d-l7xr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing mode of a quantum droplet in a quasi-one-dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Salasnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (4), pp.043316. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.109.043316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent SU(3) symmetry in a four leg spin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (17), pp.174430. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transverse confinement on a quasi-one dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Salasnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Fluctuations and Highly Non-linear Phenomena in Superfluids and Superconductors VII), 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body parametric resonances in the driven sine-Gordon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Lovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Demler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (7), pp.075426. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.075426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and fragmentation of quantum droplets in a quasi-one-dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.014503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-state properties of the one-dimensional Hubbard model with pairing potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung-Hoon Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 604, pp.412665. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2020.412665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization angle dependence of the breathing mode in confined one-dimensional dipolar bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (11), pp.115109. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.115109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Atomtronics: State of the art and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miniatura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.039201. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0026178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Function of a Bosonic Ladder in an Artificial Gauge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Victorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat5010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of the Tomonaga-Luttinger parameter K in quasi-one-dimensional spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.220406(R). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.220406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice modulation spectroscopy of one-dimensional quantum gases: Universal scaling of the absorbed energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Demler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.033187. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bethe ansatz approach for dipolar one-dimensional bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.045102. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.045102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing finite-momentum excitations of the one-dimensional Bose-Hubbard model using superlattice-modulation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), pp.033605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01878173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of graphene-metal contacts probed by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.491 - 497. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01658579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical response and dimensional crossover for spatially anisotropic antiferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laflorencie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (9), pp.094403. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.094403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase transitions of a two-leg bosonic ladder in an artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (17), pp.174523. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.174523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01813546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Bond Order Wave Phase Transitions of the Ionic Hubbard Model by Superlattice Modulation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (23), pp.230403. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.230403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01659088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bäuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex lattice melting in a boson-ladder in artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.014518. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01568789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Dirac fermions across a topological merging transition in two dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.125113. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01298346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate phases of a bosonic two-leg ladder under a flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Focus on Strongly Interacting Quantum Gases in One Dimension, A. Del Campo, G. Astrakarchik, A. Minguzzi, E. Wright, M. Olshanii and M. Lewenstein (editors), 18 (5), pp.055017. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/5/055017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetic field dependence of the coupling between spin chains in BaCo2V2O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.060408(R). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01186120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner to vortex phase transition in a two-leg ladder in artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novel Quantum Phases and Mesoscopic Physics in Quantum Gases, 224 (3), pp.525. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02382-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Meissner state and incommensurate phases of hard-core boson ladders in a flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.060506(R). </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Dynamics During a Slow Interaction Quench in a One-Dimensional Bose Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.065301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00952887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disorder on 2D topological merging transition from a Dirac semi-metal to a normal insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei A. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (6), pp.67010. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/102/67010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosonization and entanglement spectrum for one-dimensional polar bosons on disordered lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.045023. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/045023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo screening by the surface modes of a strong topological insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Burdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (3), pp.035411 (1-17). </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.035411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar bosons in one-dimensional disordered optical lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (19), pp.195101. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion at the Surface of Topological Insulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cayssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (10), pp.103027 (1-26). </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response functions in multicomponent Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (12), pp.P12020. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/12/P12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00772338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in inhomogeneous Tomonaga-Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.013634. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.013634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00668225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Dirac fermions in the presence of long-range correlated disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei A. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (12), pp.125437. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statics and dynamics of weakly coupled antiferromagnetic spin-1/2 ladders in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Läuchli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Zvonarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Thielemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.054407. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00565060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics of a binary mixture of BECs in a double-well potential: a HolsteinPrimakoff approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Naddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.115306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/11/115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics of a binary mixture of BECs in a double well potential: an Holstein-Primakoff approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Naddeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.115306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/11/115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00604636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional bosons: From condensed matter systems to ultracold gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Cazalilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rigol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.1405-1466. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.83.1405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00647350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral functions of two-band spinless fermion and single-band spin-1/2 fermion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (16), pp.165128. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00635751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of superfluidity and density waves in one-dimensional Bose-Fermi mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (5), pp.053626. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00486401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the helical edge states of a topological insulator by Cooper-pair injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Cayssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (8), pp.081303(R). </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.081303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-controlled magnetic order in the quantum spin-ladder system (Hpip)2CuBr4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Thielemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rüegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Rønnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.020408(R). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00358028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superfluidity and Anderson localisation for a weakly interacting Bose gas in a quasiperiodic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing 1D super-strongly correlated dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.554-557. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X09040045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Luttinger liquid physics in weakly coupled spin ladders under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klanjsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.137207. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.137207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring overlaps in mesoscopic spin glasses via conductance fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (5), pp.057207. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.057207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00180139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram and momentum distribution of an interacting Bose gas in a bichromatic lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.013625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttinger hydrodynamics of confined one-dimensional Bose gases with dipolar interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.045011. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitations of trapped one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.015601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-energy excitation spectrum of one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (21), pp.212101. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.212101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00289913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical properties and Bose Einstein Condensation in dimer spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (14), pp.140403(R). </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.140403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathers and Raman scattering in a two-leg ladder with staggered Dzialoshinskii-Moriya interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.144422. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosonization and density-matrix renormalization group studies of the Fulde-Ferrell-Larkin-Ovchinnikov phase and irrational magnetization plateaus in coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (24), pp.245119. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.245119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamagnetism of doped two-leg ladders and probing the nature of their commensurate phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.195105. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.195105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Luttinger liquid behavior in one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (5), pp.051602. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.051602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00153091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting instability in three-band metallic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (8), pp.085409. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00109517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulombian Disorder in Periodic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.035112. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting instability in 3 band metallic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.085409. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in the boson-fermion resonance model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.063611. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.063611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-molecule coherence in a one-dimensional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.130402. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.130402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic-antiadiabatic crossover in a spin-Peierls chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.024434. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.024434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostriction in an array of spin chains under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.0214419. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.214419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z_3 Quantum Criticality in a spin-1/2 chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.174409. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Field theory of the spin-Peierls transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.214436. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.214436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant magnetic mode in superconducting two-leg ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (22), pp.220406. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.220406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative expression of the spin gap via bosonization for a dimerized spin-1/2 chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.335. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2004-00198-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport in one-dimensional spin gap systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.134426. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.67.134426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Density Waves and Bond Order Waves in a quarter filled extended Hubbard ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.419. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2003-00183-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered Quantum smectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.440. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00535-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting fluctuations in the Luther-Emery liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.052504. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.052504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat conduction and Wiedemann-Franz Law in disordered Luttinger Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Rong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60, pp.432. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2002-00282-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and dimerization profiles of the cut two-leg spin ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.174406. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.174406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anisotropic spin-exchange interactions in spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.134413. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.134413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner effect in a bosonic ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.144515. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of disorder and interchain hopping in a two-chain Hubbard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of random and periodic potentials in interacting fermionic systems and classical equivalents: The Mott glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.245119. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.245119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner effect in a bosonic ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.144515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Scattering cross section of Spin Ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.8622. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.8622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dynamics of the one dimensional multichannel Kondo-Heisenberg Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.R3596. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interchain hopping in two disordered chains of spinless fermions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suzumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.3642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and superconductivity in underscreened Kondo chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.R763. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behaviour of a spin-tube model in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Itoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.3041. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/13/315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson localization in Hubbard ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 259-261, pp.1058-1059. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00775-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy behavior of the spin-tube and spin-orbital models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.11533. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.11533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible new phase of commensurate insulators with disorder: the Mott Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.2379. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.83.2378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly disordered spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.5812. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.5812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortices in coupled planes with columnar disorder and bosonic ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.11713. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.11713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disorder on two strongly correlated coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 56, pp.7167. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.56.7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weak disorder on two coupled Hubbard chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.R10453. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.53.R10453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral functions in a two-velocities Tomonaga-Luttinger Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems (SCES 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P B Littlewood, G G Lonzarich, S S Saxena, M L Sutherland, S E Sebastian, E Artacho, F M Grosche and Z Hadzibabic, Aug 2011, Cambridge, United Kingdom. pp.012163, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/391/1/012163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00772353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttinger liquid physics in the spin ladder material CuBr4(C5H12N)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Criticality and Novel Phases (QCNP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Steglich, Oliver Stockert and Steffen Wirth, Aug 2009, Dresden, Germany. pp.656-658, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200983048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00565064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boson–fermion resonance model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chitra C. Menotti A. Minguzzi, P. Vignolo, 2006, J. Phys. B: At. Mol. Opt. Phys. 39 S13-S23, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/10/S02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulombian disorder in Charge Density Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serguei Brazovski, Natasha Kirova, Pierre Monceau, 2005, pp.J. Phys. IV France 131 (2005) 179-182, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005131043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of a quarter filled ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Journal of Magnetism and Magnetic Materials Volumes 272-276, Supplement 1 Mai 2004, Pages E663-E66, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase transitions in a quarter-filled Hubbard ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Physica C: Superconductivity Volumes 408-410 August 2004, Pages 290-291, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2004.02.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzyaloshinski-Moriya interaction in S=½ ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Acta Physica Polonica B Vol. 34, No. 2, Part II, February 2003, page 1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and dimerization profiles of open spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.Physica B vol. 329-333, Part II, 971-972 (2003), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(02)02038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disorder on two coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Synthetic Metals v. 133-134 p. 47 (2003), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(02)00250-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising transition in a one-dimensional quarter-filled electron system with dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlated Electrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kashiwa, Chiba Prefecture, Japan. pp.1459, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3697(02)00003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical BKT dynamics in the archetypal 2D spin system Ba$_2$CuSi$_2$O$_6$Cl$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ranjith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laflorencie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder in low dimensions : localisation eﬀects in spin glass wires and cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Roscilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00425690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Magnetism, Interacting Bosons, and Low Dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantum Gases [cond-mat.quant-gas]. Ecole normale supérieure de lyon - ENS LYON, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00964641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B59D1D1"/>
+    <w:nsid w:val="E682FEE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4723608C"/>
+    <w:nsid w:val="BD4F5356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/sorbonne-universite-campus-pierre-et-marie-curie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physics.rutgers.edu/research/condensed-matter-theory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/PHYSIQUE/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Citro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.056501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Citro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Hulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00866-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sn2d-l7xr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Palo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salasnich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.043316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8010026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Lovas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Demler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.075426" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Palo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.014503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Hoon Chung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2020.412665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiofalo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.115109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430029v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02503975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Victorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat5010015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Horvati&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klanj&#353;ek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.220406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01878173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Loida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.033605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01658579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejun Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.11.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01813546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Dio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01659088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.230403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01568789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Dio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01298346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adroguer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Palo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Chiofalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/5/055017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01145026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Dio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Citro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orignac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Chiofalo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02382-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01186120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayaffre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060408" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060506" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00952887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.065301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Deng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Fedorenko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/67010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.035411" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00668225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013634" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cayssol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00772338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/12/P12020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00683476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00635751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzumura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165128" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00565060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#228;uchli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zvonarev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Thielemann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Naddeo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/11/115306" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00604636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00647350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cazalilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rigol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.83.1405" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00486401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grenier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cayssol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00358028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#252;egg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. R&#248;nnow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Normand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020408" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X09040045" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274760v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klanjsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.137207" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180139v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.057207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00276851v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Chiofalo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00289913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.212101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.051602" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106393v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245119" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00142911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.140403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144422" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166732v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. White" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.195105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.063611" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.085409" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00109517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giamarchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035112" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.130402" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024434" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001248v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00198-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.220406" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecheminant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174409" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007685v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.214436" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00183-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007687v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.134426" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00535-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.052504" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.134413" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007689v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Rong Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00282-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.174406" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007699v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.245119" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144515" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007715v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Itoi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/13/315" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzumura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.8622" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Andrei" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R3596" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R763" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00775-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.11533" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.2378" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007716v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.11713" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007717v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.5812" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007718v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.7167" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.R10453" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00772353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/391/1/012163" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00565064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klanj&#353;ek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvati&#263;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200983048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DECE64CCAF562D520EC36C8C4EB465F9AC027CBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/10/S02" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q3WNFJ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005131043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2004.02.155" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWHDGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.1084" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT45Z9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007721v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)02038-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L20C1KSG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)00250-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJVCFSNQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007692v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(02)00003-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ranjith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kr&#228;mer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00425690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paulin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/sorbonne-universite-campus-pierre-et-marie-curie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physics.rutgers.edu/research/condensed-matter-theory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/PHYSIQUE/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Citro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.056501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Citro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Hulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00866-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sn2d-l7xr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Palo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salasnich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.043316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8010026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Lovas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Demler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.075426" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Palo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.014503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Hoon Chung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2020.412665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiofalo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.115109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02503975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Victorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat5010015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Horvati&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klanj&#353;ek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.220406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01878173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Loida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.033605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01658579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejun Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.11.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01813546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Dio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01659088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.230403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01568789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Dio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01298346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adroguer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Palo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Chiofalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/5/055017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01186120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayaffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060408" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01145026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Dio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Citro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orignac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Chiofalo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02382-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060506" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00952887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.065301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Fedorenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/67010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Deng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.035411" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cayssol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00772338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/12/P12020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00668225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013634" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00683476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00565060v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#228;uchli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zvonarev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Thielemann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054407" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Naddeo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/11/115306" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00604636v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00647350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cazalilla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rigol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.83.1405" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00635751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzumura" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165128" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00486401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grenier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cayssol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00358028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#252;egg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. R&#248;nnow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Normand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020408" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X09040045" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274760v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klanjsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.137207" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180139v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.057207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00276851v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Chiofalo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00289913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.212101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00142911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.140403" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. White" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.195105" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153091v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.051602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00109517v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.085409" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giamarchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035112" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093390v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.063611" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.130402" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024434" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecheminant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174409" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007685v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.214436" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.220406" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001248v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00198-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.134426" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00183-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00535-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.052504" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Rong Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00282-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.174406" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.134413" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144515" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.245119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.8622" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Andrei" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R3596" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzumura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R763" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007715v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrei" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Itoi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/13/315" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00775-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.11533" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.2378" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007717v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.5812" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.11713" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007718v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.7167" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.R10453" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00772353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/391/1/012163" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00565064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klanj&#353;ek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvati&#263;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200983048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DECE64CCAF562D520EC36C8C4EB465F9AC027CBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/10/S02" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q3WNFJ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005131043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007722v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.1084" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT45Z9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2004.02.155" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWHDGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007721v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)02038-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L20C1KSG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)00250-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJVCFSNQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007692v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(02)00003-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ranjith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kr&#228;mer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00425690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paulin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>