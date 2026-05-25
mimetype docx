--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edmond Orignac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989: Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1990: Mathématiques Supérieures (Lycée Michel Montaigne, Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1991: Mathématiques Spéciales P' (Lycée Michel Montaigne, Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991: Admis au concours B de l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992: License de Physique (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1993: Maîtrise de Physique (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994: D. E. A. de Physique des Solides (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1994: Magistère Interuniversitaire de Physique  (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998: Doctorat en  Physique sous la direction de T. Giamarchi (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique des Solides, University Paris-Sud/Paris XI, Orsay, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-1999: Postdoc avec </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed Matter Theory Group (Rutgers University, Piscataway, NJ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2005: CR CNRS au LPTENS (Ecole Normale Supérieure, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2016 : CR CNRS  au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : DR CNRS au Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Response in Interacting Bosonic and Fermionic Ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (5), pp.056501. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.056501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the realization and characterization of Tomonaga–Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Duty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall Hulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.565. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42254-025-00866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Bose-Hubbard model with long-range hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (4), pp.045424. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/sn2d-l7xr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing mode of a quantum droplet in a quasi-one-dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Salasnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (4), pp.043316. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.109.043316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent SU(3) symmetry in a four leg spin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (17), pp.174430. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transverse confinement on a quasi-one dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Salasnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Fluctuations and Highly Non-linear Phenomena in Superfluids and Superconductors VII), 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body parametric resonances in the driven sine-Gordon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Lovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Demler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (7), pp.075426. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.075426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and fragmentation of quantum droplets in a quasi-one-dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.014503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-state properties of the one-dimensional Hubbard model with pairing potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung-Hoon Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 604, pp.412665. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2020.412665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization angle dependence of the breathing mode in confined one-dimensional dipolar bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (11), pp.115109. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.115109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Atomtronics: State of the art and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miniatura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.039201. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0026178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Function of a Bosonic Ladder in an Artificial Gauge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Victorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat5010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of the Tomonaga-Luttinger parameter K in quasi-one-dimensional spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.220406(R). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.220406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice modulation spectroscopy of one-dimensional quantum gases: Universal scaling of the absorbed energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Demler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.033187. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bethe ansatz approach for dipolar one-dimensional bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.045102. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.045102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing finite-momentum excitations of the one-dimensional Bose-Hubbard model using superlattice-modulation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), pp.033605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01878173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of graphene-metal contacts probed by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.491 - 497. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01658579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical response and dimensional crossover for spatially anisotropic antiferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laflorencie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (9), pp.094403. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.094403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase transitions of a two-leg bosonic ladder in an artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (17), pp.174523. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.174523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01813546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Bond Order Wave Phase Transitions of the Ionic Hubbard Model by Superlattice Modulation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (23), pp.230403. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.230403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01659088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bäuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex lattice melting in a boson-ladder in artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.014518. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01568789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Dirac fermions across a topological merging transition in two dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.125113. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01298346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate phases of a bosonic two-leg ladder under a flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Focus on Strongly Interacting Quantum Gases in One Dimension, A. Del Campo, G. Astrakarchik, A. Minguzzi, E. Wright, M. Olshanii and M. Lewenstein (editors), 18 (5), pp.055017. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/5/055017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetic field dependence of the coupling between spin chains in BaCo2V2O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.060408(R). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01186120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner to vortex phase transition in a two-leg ladder in artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novel Quantum Phases and Mesoscopic Physics in Quantum Gases, 224 (3), pp.525. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02382-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Meissner state and incommensurate phases of hard-core boson ladders in a flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.060506(R). </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Dynamics During a Slow Interaction Quench in a One-Dimensional Bose Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.065301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00952887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disorder on 2D topological merging transition from a Dirac semi-metal to a normal insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei A. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (6), pp.67010. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/102/67010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosonization and entanglement spectrum for one-dimensional polar bosons on disordered lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.045023. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/045023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo screening by the surface modes of a strong topological insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Burdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (3), pp.035411 (1-17). </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.035411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar bosons in one-dimensional disordered optical lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (19), pp.195101. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion at the Surface of Topological Insulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cayssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (10), pp.103027 (1-26). </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response functions in multicomponent Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (12), pp.P12020. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/12/P12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00772338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in inhomogeneous Tomonaga-Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.013634. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.013634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00668225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Dirac fermions in the presence of long-range correlated disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei A. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (12), pp.125437. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statics and dynamics of weakly coupled antiferromagnetic spin-1/2 ladders in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Läuchli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Zvonarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Thielemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.054407. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00565060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics of a binary mixture of BECs in a double-well potential: a HolsteinPrimakoff approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Naddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.115306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/11/115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics of a binary mixture of BECs in a double well potential: an Holstein-Primakoff approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Naddeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.115306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/11/115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00604636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional bosons: From condensed matter systems to ultracold gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Cazalilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rigol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.1405-1466. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.83.1405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00647350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral functions of two-band spinless fermion and single-band spin-1/2 fermion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (16), pp.165128. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00635751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of superfluidity and density waves in one-dimensional Bose-Fermi mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (5), pp.053626. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00486401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the helical edge states of a topological insulator by Cooper-pair injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Cayssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (8), pp.081303(R). </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.081303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-controlled magnetic order in the quantum spin-ladder system (Hpip)2CuBr4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Thielemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rüegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Rønnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.020408(R). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00358028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superfluidity and Anderson localisation for a weakly interacting Bose gas in a quasiperiodic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing 1D super-strongly correlated dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.554-557. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X09040045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Luttinger liquid physics in weakly coupled spin ladders under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klanjsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.137207. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.137207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring overlaps in mesoscopic spin glasses via conductance fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (5), pp.057207. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.057207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00180139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram and momentum distribution of an interacting Bose gas in a bichromatic lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.013625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttinger hydrodynamics of confined one-dimensional Bose gases with dipolar interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.045011. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitations of trapped one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.015601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-energy excitation spectrum of one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (21), pp.212101. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.212101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00289913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical properties and Bose Einstein Condensation in dimer spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (14), pp.140403(R). </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.140403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathers and Raman scattering in a two-leg ladder with staggered Dzialoshinskii-Moriya interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.144422. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosonization and density-matrix renormalization group studies of the Fulde-Ferrell-Larkin-Ovchinnikov phase and irrational magnetization plateaus in coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (24), pp.245119. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.245119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamagnetism of doped two-leg ladders and probing the nature of their commensurate phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.195105. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.195105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Luttinger liquid behavior in one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (5), pp.051602. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.051602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00153091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting instability in three-band metallic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (8), pp.085409. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00109517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulombian Disorder in Periodic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.035112. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting instability in 3 band metallic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.085409. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in the boson-fermion resonance model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.063611. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.063611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-molecule coherence in a one-dimensional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.130402. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.130402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic-antiadiabatic crossover in a spin-Peierls chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.024434. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.024434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostriction in an array of spin chains under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.0214419. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.214419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z_3 Quantum Criticality in a spin-1/2 chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.174409. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Field theory of the spin-Peierls transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.214436. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.214436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant magnetic mode in superconducting two-leg ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (22), pp.220406. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.220406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative expression of the spin gap via bosonization for a dimerized spin-1/2 chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.335. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2004-00198-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport in one-dimensional spin gap systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.134426. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.67.134426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Density Waves and Bond Order Waves in a quarter filled extended Hubbard ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.419. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2003-00183-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered Quantum smectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.440. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00535-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting fluctuations in the Luther-Emery liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.052504. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.052504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat conduction and Wiedemann-Franz Law in disordered Luttinger Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Rong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60, pp.432. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2002-00282-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and dimerization profiles of the cut two-leg spin ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.174406. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.174406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anisotropic spin-exchange interactions in spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.134413. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.134413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner effect in a bosonic ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.144515. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of disorder and interchain hopping in a two-chain Hubbard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of random and periodic potentials in interacting fermionic systems and classical equivalents: The Mott glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.245119. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.245119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner effect in a bosonic ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.144515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Scattering cross section of Spin Ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.8622. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.8622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dynamics of the one dimensional multichannel Kondo-Heisenberg Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.R3596. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interchain hopping in two disordered chains of spinless fermions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suzumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.3642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and superconductivity in underscreened Kondo chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.R763. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behaviour of a spin-tube model in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Itoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.3041. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/13/315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson localization in Hubbard ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 259-261, pp.1058-1059. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00775-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy behavior of the spin-tube and spin-orbital models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.11533. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.11533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible new phase of commensurate insulators with disorder: the Mott Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.2379. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.83.2378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly disordered spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.5812. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.5812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortices in coupled planes with columnar disorder and bosonic ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.11713. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.11713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disorder on two strongly correlated coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 56, pp.7167. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.56.7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weak disorder on two coupled Hubbard chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.R10453. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.53.R10453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral functions in a two-velocities Tomonaga-Luttinger Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems (SCES 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P B Littlewood, G G Lonzarich, S S Saxena, M L Sutherland, S E Sebastian, E Artacho, F M Grosche and Z Hadzibabic, Aug 2011, Cambridge, United Kingdom. pp.012163, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/391/1/012163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00772353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttinger liquid physics in the spin ladder material CuBr4(C5H12N)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Criticality and Novel Phases (QCNP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Steglich, Oliver Stockert and Steffen Wirth, Aug 2009, Dresden, Germany. pp.656-658, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200983048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00565064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boson–fermion resonance model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chitra C. Menotti A. Minguzzi, P. Vignolo, 2006, J. Phys. B: At. Mol. Opt. Phys. 39 S13-S23, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/10/S02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulombian disorder in Charge Density Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serguei Brazovski, Natasha Kirova, Pierre Monceau, 2005, pp.J. Phys. IV France 131 (2005) 179-182, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005131043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of a quarter filled ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Journal of Magnetism and Magnetic Materials Volumes 272-276, Supplement 1 Mai 2004, Pages E663-E66, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase transitions in a quarter-filled Hubbard ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Physica C: Superconductivity Volumes 408-410 August 2004, Pages 290-291, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2004.02.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzyaloshinski-Moriya interaction in S=½ ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Acta Physica Polonica B Vol. 34, No. 2, Part II, February 2003, page 1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and dimerization profiles of open spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.Physica B vol. 329-333, Part II, 971-972 (2003), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(02)02038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disorder on two coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Synthetic Metals v. 133-134 p. 47 (2003), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(02)00250-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising transition in a one-dimensional quarter-filled electron system with dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlated Electrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kashiwa, Chiba Prefecture, Japan. pp.1459, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3697(02)00003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical BKT dynamics in the archetypal 2D spin system Ba$_2$CuSi$_2$O$_6$Cl$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ranjith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laflorencie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder in low dimensions : localisation eﬀects in spin glass wires and cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Roscilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00425690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Magnetism, Interacting Bosons, and Low Dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantum Gases [cond-mat.quant-gas]. Ecole normale supérieure de lyon - ENS LYON, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00964641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edmond Orignac </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Cursus</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989: Baccalauréat C</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1989-1990: Mathématiques Supérieures (Lycée Michel Montaigne, Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1990-1991: Mathématiques Spéciales P' (Lycée Michel Montaigne, Bordeaux)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991: Admis au concours B de l'</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Normale Supérieure </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1992: License de Physique (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1992-1993: Maîtrise de Physique (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1993-1994: D. E. A. de Physique des Solides (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1991-1994: Magistère Interuniversitaire de Physique  (Université Pierre & Marie Curie/Paris VI,Place Jussieu, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1994-1998: Doctorat en  Physique sous la direction de T. Giamarchi (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique des Solides, University Paris-Sud/Paris XI, Orsay, France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Postes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1998-1999: Postdoc avec </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensed Matter Theory Group (Rutgers University, Piscataway, NJ)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999-2005: CR CNRS au LPTENS (Ecole Normale Supérieure, Paris)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005-2016 : CR CNRS  au </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016- : DR CNRS au Laboratoire de Physique de l'ENS de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hall Response in Interacting Bosonic and Fermionic Ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 134 (5), pp.056501. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.056501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platforms for the realization and characterization of Tomonaga–Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bouchoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Duty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randall Hulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.565. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42254-025-00866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional Bose-Hubbard model with long-range hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112 (4), pp.045424. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/sn2d-l7xr⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathing mode of a quantum droplet in a quasi-one-dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Salasnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (4), pp.043316. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.109.043316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent SU(3) symmetry in a four leg spin tube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 109 (17), pp.174430. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.109.174430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transverse confinement on a quasi-one dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Salasnich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue Fluctuations and Highly Non-linear Phenomena in Superfluids and Superconductors VII), 8 (1), pp.26. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat8010026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04015911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Many-body parametric resonances in the driven sine-Gordon model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabella Lovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Demler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phys.Rev.B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (7), pp.075426. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.075426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and fragmentation of quantum droplets in a quasi-one-dimensional dipolar Bose gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (1), pp.014503. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.106.014503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-state properties of the one-dimensional Hubbard model with pairing potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung-Hoon Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 604, pp.412665. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2020.412665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization angle dependence of the breathing mode in confined one-dimensional dipolar bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (11), pp.115109. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.103.115109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmap on Atomtronics: State of the art and perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boshier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Birkl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Miniatura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AVS Quantum Sci.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (3), pp.039201. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/5.0026178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational Bethe ansatz approach for dipolar one-dimensional bosons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.045102. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.045102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Function of a Bosonic Ladder in an Artificial Gauge Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Victorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/condmat5010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-02503975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of the Tomonaga-Luttinger parameter K in quasi-one-dimensional spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.220406(R). </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.101.220406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice modulation spectroscopy of one-dimensional quantum gases: Universal scaling of the absorbed energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Demler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (3), pp.033187. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.2.033187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessing finite-momentum excitations of the one-dimensional Bose-Hubbard model using superlattice-modulation spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (3), pp.033605. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.98.033605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01878173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of graphene-metal contacts probed by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejun Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xing Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinming Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127, pp.491 - 497. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2017.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01658579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical response and dimensional crossover for spatially anisotropic antiferromagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laflorencie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (9), pp.094403. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.98.094403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase transitions of a two-leg bosonic ladder in an artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 97 (17), pp.174523. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.97.174523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01813546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing topological Dirac fermions at the surface of strained HgTe thin films via Quantum Hall transport spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Crauste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Haas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bäuerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (24), pp.245420. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.245420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the Bond Order Wave Phase Transitions of the Ionic Hubbard Model by Superlattice Modulation Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Loida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sebastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119 (23), pp.230403. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.230403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01659088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortex lattice melting in a boson-ladder in artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96, pp.014518. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.96.014518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01568789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Dirac fermions across a topological merging transition in two dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Montambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (12), pp.125113. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.125113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01298346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incommensurate phases of a bosonic two-leg ladder under a flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Focus on Strongly Interacting Quantum Gases in One Dimension, A. Del Campo, G. Astrakarchik, A. Minguzzi, E. Wright, M. Olshanii and M. Lewenstein (editors), 18 (5), pp.055017. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/5/055017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner to vortex phase transition in a two-leg ladder in artificial gauge field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Novel Quantum Phases and Mesoscopic Physics in Quantum Gases, 224 (3), pp.525. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjst/e2015-02382-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01145026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant magnetic field dependence of the coupling between spin chains in BaCo2V2O8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mladen Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mukhopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.060408(R). </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01186120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persisting Meissner state and incommensurate phases of hard-core boson ladders in a flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Dio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (6), pp.060506(R). </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.92.060506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Dynamics During a Slow Interaction Quench in a One-Dimensional Bose Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112 (6), pp.065301. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.065301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00952887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosonization and entanglement spectrum for one-dimensional polar bosons on disordered lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.045023. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/4/045023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of disorder on 2D topological merging transition from a Dirac semi-metal to a normal insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei A. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102 (6), pp.67010. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/102/67010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo screening by the surface modes of a strong topological insulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Burdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (3), pp.035411 (1-17). </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.88.035411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar bosons in one-dimensional disordered optical lattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87 (19), pp.195101. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.195101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00842759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light scattering in inhomogeneous Tomonaga-Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (1), pp.013634. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.85.013634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00668225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion at the Surface of Topological Insulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cayssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (10), pp.103027 (1-26). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/10/103027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response functions in multicomponent Luttinger liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (12), pp.P12020. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2012/12/P12020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00772338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional Dirac fermions in the presence of long-range correlated disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei A. Fedorenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (12), pp.125437. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.85.125437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00683476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral functions of two-band spinless fermion and single-band spin-1/2 fermion models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (16), pp.165128. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.165128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00635751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statics and dynamics of weakly coupled antiferromagnetic spin-1/2 ladders in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Kollath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Läuchli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail Zvonarev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Thielemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (5), pp.054407. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.054407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00565060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics of a binary mixture of BECs in a double-well potential: a HolsteinPrimakoff approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Naddeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.115306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/11/115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00625576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dynamics of a binary mixture of BECs in a double well potential: an Holstein-Primakoff approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Naddeo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.115306. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/11/115306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00604636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One dimensional bosons: From condensed matter systems to ultracold gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Cazalilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rigol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Modern Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (4), pp.1405-1466. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/RevModPhys.83.1405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00647350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of superfluidity and density waves in one-dimensional Bose-Fermi mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (5), pp.053626. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.81.053626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00486401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the helical edge states of a topological insulator by Cooper-pair injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adroguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Cayssol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (8), pp.081303(R). </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.82.081303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-controlled magnetic order in the quantum spin-ladder system (Hpip)2CuBr4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Thielemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rüegg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. M. Rønnow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (2), pp.020408(R). </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.020408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00358028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superfluidity and Anderson localisation for a weakly interacting Bose gas in a quasiperiodic potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68, pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing 1D super-strongly correlated dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (4), pp.554-557. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054660X09040045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00517334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Luttinger liquid physics in weakly coupled spin ladders under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klanjsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvatic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101, pp.137207. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.137207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring overlaps in mesoscopic spin glasses via conductance fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (5), pp.057207. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.057207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00180139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram and momentum distribution of an interacting Bose gas in a bichromatic lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Minguzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.013625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttinger hydrodynamics of confined one-dimensional Bose gases with dipolar interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (4), pp.045011. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/4/045011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00276851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective excitations of trapped one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pedri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. de Palo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Chiofalo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.015601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The low-energy excitation spectrum of one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77 (21), pp.212101. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.77.212101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00289913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Luttinger liquid behavior in one-dimensional dipolar quantum gases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Luisa Chiofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania de Palo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (5), pp.051602. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.75.051602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00153091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bosonization and density-matrix renormalization group studies of the Fulde-Ferrell-Larkin-Ovchinnikov phase and irrational magnetization plateaus in coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (24), pp.245119. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.245119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00106393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical properties and Bose Einstein Condensation in dimer spin systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75 (14), pp.140403(R). </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.75.140403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00142911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breathers and Raman scattering in a two-leg ladder with staggered Dzialoshinskii-Moriya interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.144422. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.144422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamagnetism of doped two-leg ladders and probing the nature of their commensurate phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.195105. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.195105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase transitions in the boson-fermion resonance model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.063611. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.73.063611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting instability in 3 band metallic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.085409. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00093390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting instability in three-band metallic nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (8), pp.085409. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.085409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00109517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulombian Disorder in Periodic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73, pp.035112. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.035112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atom-molecule coherence in a one-dimensional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95, pp.130402. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.95.130402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic-antiadiabatic crossover in a spin-Peierls chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.024434. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.024434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00004348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetostriction in an array of spin chains under magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71, pp.0214419. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.214419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant magnetic mode in superconducting two-leg ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. R. White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69 (22), pp.220406. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.220406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00133201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative expression of the spin gap via bosonization for a dimerized spin-1/2 chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.335. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2004-00198-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001248v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z_3 Quantum Criticality in a spin-1/2 chain model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.174409. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.69.174409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mean Field theory of the spin-Peierls transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70, pp.214436. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.214436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge Density Waves and Bond Order Waves in a quarter filled extended Hubbard ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.419. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2003-00183-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal transport in one-dimensional spin gap systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 67, pp.134426. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.67.134426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disordered Quantum smectics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 63, pp.440. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2003-00535-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Superconducting fluctuations in the Luther-Emery liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poilblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68, pp.052504. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.052504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of anisotropic spin-exchange interactions in spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.134413. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.134413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat conduction and Wiedemann-Franz Law in disordered Luttinger Liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mei-Rong Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 60, pp.432. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/epl/i2002-00282-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and dimerization profiles of the cut two-leg spin ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 65, pp.174406. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.65.174406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of random and periodic potentials in interacting fermionic systems and classical equivalents: The Mott glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.245119. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.245119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner effect in a bosonic ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.144515. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.64.144515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of disorder and interchain hopping in a two-chain Hubbard model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meissner effect in a bosonic ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64, pp.144515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical behaviour of a spin-tube model in a magnetic field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Andrei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Itoi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Qin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.3041. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/12/13/315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interchain hopping in two disordered chains of spinless fermions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Suzumura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Physical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.3642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Scattering cross section of Spin Ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.8622. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.8622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low energy dynamics of the one dimensional multichannel Kondo-Heisenberg Lattice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.R3596. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R3596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and superconductivity in underscreened Kondo chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.R763. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.62.R763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson localization in Hubbard ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 259-261, pp.1058-1059. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(98)00775-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-energy behavior of the spin-tube and spin-orbital models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natan Andrei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61, pp.11533. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.61.11533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible new phase of commensurate insulators with disorder: the Mott Glass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 83, pp.2379. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.83.2378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vortices in coupled planes with columnar disorder and bosonic ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.11713. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.11713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly disordered spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.5812. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.57.5812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disorder on two strongly correlated coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 56, pp.7167. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.56.7167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of weak disorder on two coupled Hubbard chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.R10453. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.53.R10453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral functions in a two-velocities Tomonaga-Luttinger Liquid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Strongly Correlated Electron Systems (SCES 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P B Littlewood, G G Lonzarich, S S Saxena, M L Sutherland, S E Sebastian, E Artacho, F M Grosche and Z Hadzibabic, Aug 2011, Cambridge, United Kingdom. pp.012163, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/391/1/012163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00772353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luttinger liquid physics in the spin ladder material CuBr4(C5H12N)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klanjšek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mayaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Horvatić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Criticality and Novel Phases (QCNP 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frank Steglich, Oliver Stockert and Steffen Wirth, Aug 2009, Dresden, Germany. pp.656-658, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssb.200983048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00565064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The boson–fermion resonance model in one dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Chitra C. Menotti A. Minguzzi, P. Vignolo, 2006, J. Phys. B: At. Mol. Opt. Phys. 39 S13-S23, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/39/10/S02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coulombian disorder in Charge Density Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Giamarchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serguei Brazovski, Natasha Kirova, Pierre Monceau, 2005, pp.J. Phys. IV France 131 (2005) 179-182, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2005131043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum phase transitions in a quarter-filled Hubbard ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Physica C: Superconductivity Volumes 408-410 August 2004, Pages 290-291, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physc.2004.02.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase diagram of a quarter filled ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, Journal of Magnetism and Magnetic Materials Volumes 272-276, Supplement 1 Mai 2004, Pages E663-E66, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2003.12.1084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzyaloshinski-Moriya interaction in S=½ ladder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Citro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Acta Physica Polonica B Vol. 34, No. 2, Part II, February 2003, page 1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetization and dimerization profiles of open spin ladders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecheminant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.Physica B vol. 329-333, Part II, 971-972 (2003), </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-4526(02)02038-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of disorder on two coupled chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshikazu Suzumura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, Synthetic Metals v. 133-134 p. 47 (2003), </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(02)00250-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ising transition in a one-dimensional quarter-filled electron system with dimerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahisa Tsuchiizu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correlated Electrons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kashiwa, Chiba Prefecture, Japan. pp.1459, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3697(02)00003-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00007692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical BKT dynamics in the archetypal 2D spin system Ba$_2$CuSi$_2$O$_6$Cl$_2$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ranjith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Krämer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Capponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Laflorencie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disorder in low dimensions : localisation eﬀects in spin glass wires and cold atoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Roscilde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00425690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum Magnetism, Interacting Bosons, and Low Dimensionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Orignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quantum Gases [cond-mat.quant-gas]. Ecole normale supérieure de lyon - ENS LYON, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00964641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId319"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E682FEE6"/>
+    <w:nsid w:val="379FF0DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BD4F5356"/>
+    <w:nsid w:val="46EACB18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/sorbonne-universite-campus-pierre-et-marie-curie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physics.rutgers.edu/research/condensed-matter-theory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/PHYSIQUE/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Citro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.056501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Citro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Hulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00866-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sn2d-l7xr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Palo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salasnich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.043316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8010026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Lovas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Demler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.075426" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Palo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.014503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Hoon Chung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2020.412665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiofalo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.115109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02503975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Victorin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat5010015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Horvati&#263;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klanj&#353;ek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.220406" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916922v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033187" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01878173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Loida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.033605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01658579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejun Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.11.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01813546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Dio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01659088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.230403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01568789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Dio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01298346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adroguer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Palo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Chiofalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/5/055017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01186120v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayaffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060408" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01145026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Dio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Citro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orignac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Chiofalo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02382-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060506" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00952887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.065301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Fedorenko" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/67010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842755v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Deng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.035411" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758758v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cayssol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103027" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00772338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/12/P12020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00668225v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013634" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00683476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00565060v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#228;uchli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zvonarev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Thielemann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054407" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Naddeo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/11/115306" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00604636v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00647350v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cazalilla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rigol" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.83.1405" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00635751v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzumura" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165128" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00486401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grenier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cayssol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00358028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#252;egg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. R&#248;nnow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Normand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020408" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X09040045" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274760v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klanjsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.137207" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180139v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.057207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00276851v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Chiofalo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00289913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.212101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00142911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.140403" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166733v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144422" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166732v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. White" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.195105" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153091v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.051602" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00109517v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.085409" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007704v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giamarchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035112" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093390v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018138v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.063611" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.130402" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024434" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007700v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecheminant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174409" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007685v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.214436" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133201v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.220406" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001248v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00198-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.134426" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007686v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00183-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00535-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.052504" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Rong Li" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00282-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007701v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.174406" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007690v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.134413" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144515" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007693v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007699v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.245119" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007694v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.8622" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007696v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Andrei" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R3596" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzumura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R763" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007715v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrei" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Itoi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/13/315" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00775-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.11533" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.2378" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007717v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.5812" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007716v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.11713" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007718v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.7167" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.R10453" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00772353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/391/1/012163" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00565064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klanj&#353;ek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvati&#263;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200983048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DECE64CCAF562D520EC36C8C4EB465F9AC027CBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/10/S02" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q3WNFJ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005131043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007722v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.1084" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT45Z9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007723v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2004.02.155" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWHDGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007721v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)02038-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L20C1KSG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)00250-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJVCFSNQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007692v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(02)00003-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ranjith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kr&#228;mer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00425690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paulin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/sorbonne-universite-campus-pierre-et-marie-curie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lps.u-psud.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://physics.rutgers.edu/research/condensed-matter-theory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/PHYSIQUE/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933332v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Citro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giamarchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Orignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.056501" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouchoule" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Citro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Duty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Hulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-025-00866-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/sn2d-l7xr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548876v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania de Palo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Salasnich" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.109.043316" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483166v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.174430" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015911v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat8010026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657947v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabella Lovas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Demler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knap" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.075426" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714677v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Palo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orignac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.014503" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Hoon Chung" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poilblanc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2020.412665" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chiofalo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.115109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933999v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amico" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boshier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Birkl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Minguzzi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miniatura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/5.0026178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430029v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.045102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-02503975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Victorin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Minguzzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat5010015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866081v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Horvati&#263;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Klanj&#353;ek" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.220406" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.2.033187" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01878173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Loida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Kollath" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.033605" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01658579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejun Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinming Li" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Luo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.11.035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laflorencie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094403" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01813546v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Dio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.174523" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637000v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Crauste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B&#228;uerle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.245420" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01659088v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Bernier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.230403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01568789v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Dio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.014518" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01298346v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adroguer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montambaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.125113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Palo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Luisa Chiofalo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/5/055017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01145026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Di Dio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Citro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Orignac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Chiofalo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02382-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01186120v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kr&#228;mer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukhopadhyay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mayaffre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060408" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187476v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.060506" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00952887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.065301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Deng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/4/045023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327701v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei A. Fedorenko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/102/67010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.035411" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00842759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.195101" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00668225v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.85.013634" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758758v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cayssol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00772338v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2012/12/P12020" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00683476v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.125437" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00635751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahisa Tsuchiizu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshikazu Suzumura" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.165128" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00565060v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas L&#228;uchli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Zvonarev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Thielemann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.054407" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Naddeo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/11/115306" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00604636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00647350v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cazalilla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rigol" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/RevModPhys.83.1405" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00486401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.81.053626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Grenier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Cayssol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.081303" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00358028v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R&#252;egg" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kiefer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. M. R&#248;nnow" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Normand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.020408" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00517334v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pedri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054660X09040045" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274760v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klanjsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvatic" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chiari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.137207" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180139v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.057207" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377884v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00276851v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/4/045011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pedri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Chiofalo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00289913v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.212101" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00153091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.75.051602" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106393v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245119" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00142911v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.140403" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166733v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.144422" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166732v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R. White" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.195105" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.73.063611" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.085409" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00109517v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chitra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Giamarchi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.035112" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005573v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.130402" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024434" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007684v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.214419" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133201v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.220406" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001248v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2004-00198-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007700v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecheminant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.174409" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007685v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.214436" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2003-00183-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007687v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.134426" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-00535-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019094v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.052504" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007690v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.134413" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007689v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei-Rong Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00282-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007701v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.174406" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007699v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.245119" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064389v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.144515" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007693v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138243v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007715v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Itoi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Qin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/12/13/315" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Suzumura" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007694v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.8622" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007696v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Andrei" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R3596" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007695v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.R763" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898069v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(98)00775-3" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007697v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.11533" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007698v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.83.2378" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007716v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.11713" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007717v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.5812" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007718v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.7167" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007719v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.R10453" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00772353v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/391/1/012163" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00565064v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klanj&#353;ek" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Horvati&#263;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200983048" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DECE64CCAF562D520EC36C8C4EB465F9AC027CBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078864v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/39/10/S02" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Q3WNFJ90-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018128v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005131043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2004.02.155" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPWHDGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007722v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2003.12.1084" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT45Z9DP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007721v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007703v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(02)02038-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L20C1KSG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007720v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(02)00250-3" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJVCFSNQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007692v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(02)00003-3" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411929v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ranjith" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kr&#228;mer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00425690v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paulin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Roscilde" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00964641v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>