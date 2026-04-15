--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1,3990 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3939 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edna Hernández González </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edna-hernandez-gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5177-2500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151880964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis architecte-urbaniste, Maîtresse de conférences à l'Institut de Géoarchitecture de l’Université de Brest et directrice adjointe du laboratoire éponyme. Mon travail porte sur l'urbanisme nocturne, en particulier sur le lien entre l'éclairage urbain et les activités humaines nocturnes et leur impact sur l'environnement. Je prends en compte les pratiques de genre dans l'espace urbain et l'expérience de la marche de nuit dans les villes françaises et mexicaines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dès 2012 à 2024, j’ai fait partie du Groupe de Recherche Transversal &amp;quot;Mobilité Urbaine Piétonne&amp;quot; (Labex Futurs Urbains, GT MU, Université Gustave Eiffel). Entre 2022 et 2024, j’ai occupé le poste de déléguée du Pôle Ouest à l'Institut des Amériques. Je suis membre fondateur du réseau de recherche &amp;quot; Estudios sobre la noche &amp;quot; crée en 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne actuellement la chaire universitaire Noz Breizh, au sein de laquelle j’ai coordonné trois projets de recherche : &amp;quot; Noz Num : Marcher en ville la nuit &amp;quot; (2022-2023 labellisé par la MSBH), &amp;quot; Smart Noz &amp;quot; (2022-2024 financé par la Région Bretagne) et &amp;quot; Blue Nights&amp;quot; (2022-2023 financé par l’Alliance SEA-EU, UBO). Actuellement, je co-dirige l’Institut Brestois des Sciences de l’Homme et de la Société de l’UBO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi mes publications récentes, j’ai travaillé en collaboration avec Alejandro Mercado-Celis sur un livre dont le titre est : Estudios de la noche urbana y la economía nocturna en las ciudades de México, Estados Unidos y Canada, publié en 2021.En outre, j’ai travaillé en collaboration avec Florian Guérin et Alain Montandon sur la coordination d’un ouvrage collectif dont le titre est : Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, publié en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données et méthodes, une approche méthodologique originale de modélisation de la trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equidad e inequidad en la práctica del espacio público nocturno con un enfoque de género. El ejemplo de una colonia popular de la Ciudad de México (CDMX) [1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256 (3), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Apps and Women In the City at Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices of Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7 - 13. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 6 (2), pp.105. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et santé, 2 (6), pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La experiencia de la caminata urbana durante la noche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Movilidades y experiencia urbana, 52, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacio urbano y la modernización del alumbrado público en la ciudad de Puebla entre 1888 y 1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Num, Walking in the city at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Bienal de Estudios Norteamericanos: Globalización en crisis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones sobre America del Norte, CISAN-UNAM, Feb 2023, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire universitaire Noz Breizh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand vient la nuit, Espaces et temps d’un tourisme émargent, 3émé Assisses de le recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’École de desing Nantes Atlantique, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en ville la nuit. A l’aune de la transition énergétique : entre enjeux sociétaus et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2é édition des Rencontres nationales de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif place aux piétons, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des espaces publics à l’éprouve de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International, Spatialités nocturnes /Nocturnal spatialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de chronotopies urbaines : scènes et cultures populaires at the Université du Québec à Montréal, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Public Lighting Intensity on the Feeling of Safety in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pérez Allub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3563409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Breizh chair, an interdisciplinary research projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Night Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIES-IUL, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue Nights. The environnemental impact of Blue Tourism in terms of light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-CONNEXUS RFS thematique conference on interdisciplinarity; Sousteinable Development of Maritime Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Oct 2022, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at night. The night as an exemple of gender pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walk21Leading the walking movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walk21 and City of Rotterdam, Oct 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : espace genré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the City Interferes with Walking: Case-study in a Commercial Street of Central Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Alavarez Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intricacy of Walking and the City. Methods and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité & ALAN. Trame noire et mesure de la pollution lumineuse. Jardin du Conservatoire botanique national de Brest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïg Pottard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh, 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité &amp; ALAN. Cartographie : de la pollution lumineuse à la Trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Obouka Akendengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh. 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Colloque International &amp;quot;Final International Congress Noz Num&amp;quot;, Université de Bretagne Occidentale, 14 au 16 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Congress Noz Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances et inégalités dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs Idées d'Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igualdad, equidad y desigualdad en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Aletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieling Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, 2018, Advances in Civil and Industrial Engineering, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Montandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le temps des cerises, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hybridation des méthodes d’analyse des comportements de mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2490-8819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit comme révélateur des pratiques genrées et localisées de l’espace urbain périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night studies, Regards croisés sur les nouveaux visages de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking as Kinaesthetic Experience of the City: A Historical and Conceptual Approach for Urban Design and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Aletta &amp; Jieling Xiao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le temps des cerises, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CIRCULATION DES PRATIQUES DANS L'AMENAGEMENT DE LA VILLE EN MATIERE DE LUMIERE URBAINE (revisitée): LE CAS DES VILLES MEXICAINES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisme des modèles. Références, benchmarking et bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Awareness of the Impact of Artificial Light on Wildlife with Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOZ NUM, Marcher en ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Fraïssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'illumination nocturne est devenue une politique urbaine : la circulation de modèles d'aménagement de Lyon (France) à Puebla, Morelia et San Luis Potosí (Mexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4045,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C840F569"/>
+    <w:nsid w:val="1B281F61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4276,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-hernandez-gonzalez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151880964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Derigond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005943v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez Allub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3563409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04754378v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365023v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Charrier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Serme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aletta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieling Xiao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601294v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1106" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-hernandez-gonzalez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151880964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Derigond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005943v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez Allub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3563409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;g Pottard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Obouka Akendengue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04754378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Charrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Serme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aletta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieling Xiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>