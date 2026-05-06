--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edna Hernández González </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edna-hernandez-gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5177-2500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151880964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis architecte-urbaniste, Maîtresse de conférences à l'Institut de Géoarchitecture de l’Université de Brest et directrice adjointe du laboratoire éponyme. Mon travail porte sur l'urbanisme nocturne, en particulier sur le lien entre l'éclairage urbain et les activités humaines nocturnes et leur impact sur l'environnement. Je prends en compte les pratiques de genre dans l'espace urbain et l'expérience de la marche de nuit dans les villes françaises et mexicaines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dès 2012 à 2024, j’ai fait partie du Groupe de Recherche Transversal &amp;quot;Mobilité Urbaine Piétonne&amp;quot; (Labex Futurs Urbains, GT MU, Université Gustave Eiffel). Entre 2022 et 2024, j’ai occupé le poste de déléguée du Pôle Ouest à l'Institut des Amériques. Je suis membre fondateur du réseau de recherche &amp;quot; Estudios sobre la noche &amp;quot; crée en 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne actuellement la chaire universitaire Noz Breizh, au sein de laquelle j’ai coordonné trois projets de recherche : &amp;quot; Noz Num : Marcher en ville la nuit &amp;quot; (2022-2023 labellisé par la MSBH), &amp;quot; Smart Noz &amp;quot; (2022-2024 financé par la Région Bretagne) et &amp;quot; Blue Nights&amp;quot; (2022-2023 financé par l’Alliance SEA-EU, UBO). Actuellement, je co-dirige l’Institut Brestois des Sciences de l’Homme et de la Société de l’UBO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi mes publications récentes, j’ai travaillé en collaboration avec Alejandro Mercado-Celis sur un livre dont le titre est : Estudios de la noche urbana y la economía nocturna en las ciudades de México, Estados Unidos y Canada, publié en 2021.En outre, j’ai travaillé en collaboration avec Florian Guérin et Alain Montandon sur la coordination d’un ouvrage collectif dont le titre est : Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, publié en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données et méthodes, une approche méthodologique originale de modélisation de la trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equidad e inequidad en la práctica del espacio público nocturno con un enfoque de género. El ejemplo de una colonia popular de la Ciudad de México (CDMX) [1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256 (3), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Apps and Women In the City at Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices of Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7 - 13. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 6 (2), pp.105. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et santé, 2 (6), pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La experiencia de la caminata urbana durante la noche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Movilidades y experiencia urbana, 52, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacio urbano y la modernización del alumbrado público en la ciudad de Puebla entre 1888 y 1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Num, Walking in the city at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Bienal de Estudios Norteamericanos: Globalización en crisis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones sobre America del Norte, CISAN-UNAM, Feb 2023, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire universitaire Noz Breizh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand vient la nuit, Espaces et temps d’un tourisme émargent, 3émé Assisses de le recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’École de desing Nantes Atlantique, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en ville la nuit. A l’aune de la transition énergétique : entre enjeux sociétaus et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2é édition des Rencontres nationales de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif place aux piétons, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des espaces publics à l’éprouve de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International, Spatialités nocturnes /Nocturnal spatialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de chronotopies urbaines : scènes et cultures populaires at the Université du Québec à Montréal, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Public Lighting Intensity on the Feeling of Safety in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pérez Allub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3563409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Breizh chair, an interdisciplinary research projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Night Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIES-IUL, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue Nights. The environnemental impact of Blue Tourism in terms of light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-CONNEXUS RFS thematique conference on interdisciplinarity; Sousteinable Development of Maritime Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Oct 2022, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at night. The night as an exemple of gender pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walk21Leading the walking movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walk21 and City of Rotterdam, Oct 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : espace genré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the City Interferes with Walking: Case-study in a Commercial Street of Central Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Alavarez Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intricacy of Walking and the City. Methods and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité & ALAN. Trame noire et mesure de la pollution lumineuse. Jardin du Conservatoire botanique national de Brest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïg Pottard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh, 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité &amp; ALAN. Cartographie : de la pollution lumineuse à la Trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Obouka Akendengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh. 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Colloque International &amp;quot;Final International Congress Noz Num&amp;quot;, Université de Bretagne Occidentale, 14 au 16 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Congress Noz Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances et inégalités dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs Idées d'Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igualdad, equidad y desigualdad en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Aletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieling Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, 2018, Advances in Civil and Industrial Engineering, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Montandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le temps des cerises, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hybridation des méthodes d’analyse des comportements de mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2490-8819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit comme révélateur des pratiques genrées et localisées de l’espace urbain périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night studies, Regards croisés sur les nouveaux visages de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking as Kinaesthetic Experience of the City: A Historical and Conceptual Approach for Urban Design and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Aletta &amp; Jieling Xiao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le temps des cerises, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CIRCULATION DES PRATIQUES DANS L'AMENAGEMENT DE LA VILLE EN MATIERE DE LUMIERE URBAINE (revisitée): LE CAS DES VILLES MEXICAINES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisme des modèles. Références, benchmarking et bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Awareness of the Impact of Artificial Light on Wildlife with Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOZ NUM, Marcher en ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Fraïssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'illumination nocturne est devenue une politique urbaine : la circulation de modèles d'aménagement de Lyon (France) à Puebla, Morelia et San Luis Potosí (Mexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edna Hernández González </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edna-hernandez-gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5177-2500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151880964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis architecte-urbaniste, Maîtresse de conférences à l'Institut de Géoarchitecture de l’Université de Brest et directrice adjointe du laboratoire éponyme. Mon travail porte sur l'urbanisme nocturne, en particulier sur le lien entre l'éclairage urbain et les activités humaines nocturnes et leur impact sur l'environnement. Je prends en compte les pratiques de genre dans l'espace urbain et l'expérience de la marche de nuit dans les villes françaises et mexicaines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dès 2012 à 2024, j’ai fait partie du Groupe de Recherche Transversal &amp;quot;Mobilité Urbaine Piétonne&amp;quot; (Labex Futurs Urbains, GT MU, Université Gustave Eiffel). Entre 2022 et 2024, j’ai occupé le poste de déléguée du Pôle Ouest à l'Institut des Amériques. Je suis membre fondateur du réseau de recherche &amp;quot; Estudios sobre la noche &amp;quot; crée en 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne actuellement la chaire universitaire Noz Breizh, au sein de laquelle j’ai coordonné trois projets de recherche : &amp;quot; Noz Num : Marcher en ville la nuit &amp;quot; (2022-2023 labellisé par la MSBH), &amp;quot; Smart Noz &amp;quot; (2022-2024 financé par la Région Bretagne) et &amp;quot; Blue Nights&amp;quot; (2022-2023 financé par l’Alliance SEA-EU, UBO). Actuellement, je co-dirige l’Institut Brestois des Sciences de l’Homme et de la Société de l’UBO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi mes publications récentes, j’ai travaillé en collaboration avec Alejandro Mercado-Celis sur un livre dont le titre est : Estudios de la noche urbana y la economía nocturna en las ciudades de México, Estados Unidos y Canada, publié en 2021.En outre, j’ai travaillé en collaboration avec Florian Guérin et Alain Montandon sur la coordination d’un ouvrage collectif dont le titre est : Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, publié en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données et méthodes, une approche méthodologique originale de modélisation de la trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equidad e inequidad en la práctica del espacio público nocturno con un enfoque de género. El ejemplo de una colonia popular de la Ciudad de México (CDMX) [1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256 (3), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Apps and Women In the City at Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices of Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7 - 13. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et santé, 2 (6), pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 6 (2), pp.105. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La experiencia de la caminata urbana durante la noche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Movilidades y experiencia urbana, 52, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacio urbano y la modernización del alumbrado público en la ciudad de Puebla entre 1888 y 1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en ville la nuit. A l’aune de la transition énergétique : entre enjeux sociétaus et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2é édition des Rencontres nationales de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif place aux piétons, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire universitaire Noz Breizh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand vient la nuit, Espaces et temps d’un tourisme émargent, 3émé Assisses de le recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’École de desing Nantes Atlantique, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des espaces publics à l’éprouve de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International, Spatialités nocturnes /Nocturnal spatialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de chronotopies urbaines : scènes et cultures populaires at the Université du Québec à Montréal, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Public Lighting Intensity on the Feeling of Safety in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pérez Allub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3563409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Num, Walking in the city at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Bienal de Estudios Norteamericanos: Globalización en crisis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones sobre America del Norte, CISAN-UNAM, Feb 2023, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue Nights. The environnemental impact of Blue Tourism in terms of light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-CONNEXUS RFS thematique conference on interdisciplinarity; Sousteinable Development of Maritime Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Oct 2022, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Breizh chair, an interdisciplinary research projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Night Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIES-IUL, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at night. The night as an exemple of gender pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walk21Leading the walking movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walk21 and City of Rotterdam, Oct 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : espace genré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the City Interferes with Walking: Case-study in a Commercial Street of Central Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Alavarez Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intricacy of Walking and the City. Methods and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité & ALAN. Trame noire et mesure de la pollution lumineuse. Jardin du Conservatoire botanique national de Brest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïg Pottard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh, 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité &amp; ALAN. Cartographie : de la pollution lumineuse à la Trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Obouka Akendengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh. 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Colloque International &amp;quot;Final International Congress Noz Num&amp;quot;, Université de Bretagne Occidentale, 14 au 16 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Congress Noz Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances et inégalités dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs Idées d'Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igualdad, equidad y desigualdad en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Montandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Aletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieling Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, 2018, Advances in Civil and Industrial Engineering, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le temps des cerises, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hybridation des méthodes d’analyse des comportements de mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2490-8819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit comme révélateur des pratiques genrées et localisées de l’espace urbain périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night studies, Regards croisés sur les nouveaux visages de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking as Kinaesthetic Experience of the City: A Historical and Conceptual Approach for Urban Design and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Aletta &amp; Jieling Xiao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le temps des cerises, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CIRCULATION DES PRATIQUES DANS L'AMENAGEMENT DE LA VILLE EN MATIERE DE LUMIERE URBAINE (revisitée): LE CAS DES VILLES MEXICAINES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisme des modèles. Références, benchmarking et bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Awareness of the Impact of Artificial Light on Wildlife with Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOZ NUM, Marcher en ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Fraïssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'illumination nocturne est devenue une politique urbaine : la circulation de modèles d'aménagement de Lyon (France) à Puebla, Morelia et San Luis Potosí (Mexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B281F61"/>
+    <w:nsid w:val="6D206C90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-hernandez-gonzalez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151880964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Derigond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526844v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393575v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005943v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez Allub" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3563409" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;g Pottard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Obouka Akendengue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04754378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Charrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Serme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aletta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieling Xiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-hernandez-gonzalez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151880964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Derigond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005943v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez Allub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3563409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;g Pottard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Obouka Akendengue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04754378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Charrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Serme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aletta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieling Xiao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>