--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edna Hernández González </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edna-hernandez-gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5177-2500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151880964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis architecte-urbaniste, Maîtresse de conférences à l'Institut de Géoarchitecture de l’Université de Brest et directrice adjointe du laboratoire éponyme. Mon travail porte sur l'urbanisme nocturne, en particulier sur le lien entre l'éclairage urbain et les activités humaines nocturnes et leur impact sur l'environnement. Je prends en compte les pratiques de genre dans l'espace urbain et l'expérience de la marche de nuit dans les villes françaises et mexicaines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dès 2012 à 2024, j’ai fait partie du Groupe de Recherche Transversal &amp;quot;Mobilité Urbaine Piétonne&amp;quot; (Labex Futurs Urbains, GT MU, Université Gustave Eiffel). Entre 2022 et 2024, j’ai occupé le poste de déléguée du Pôle Ouest à l'Institut des Amériques. Je suis membre fondateur du réseau de recherche &amp;quot; Estudios sobre la noche &amp;quot; crée en 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne actuellement la chaire universitaire Noz Breizh, au sein de laquelle j’ai coordonné trois projets de recherche : &amp;quot; Noz Num : Marcher en ville la nuit &amp;quot; (2022-2023 labellisé par la MSBH), &amp;quot; Smart Noz &amp;quot; (2022-2024 financé par la Région Bretagne) et &amp;quot; Blue Nights&amp;quot; (2022-2023 financé par l’Alliance SEA-EU, UBO). Actuellement, je co-dirige l’Institut Brestois des Sciences de l’Homme et de la Société de l’UBO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi mes publications récentes, j’ai travaillé en collaboration avec Alejandro Mercado-Celis sur un livre dont le titre est : Estudios de la noche urbana y la economía nocturna en las ciudades de México, Estados Unidos y Canada, publié en 2021.En outre, j’ai travaillé en collaboration avec Florian Guérin et Alain Montandon sur la coordination d’un ouvrage collectif dont le titre est : Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, publié en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données et méthodes, une approche méthodologique originale de modélisation de la trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equidad e inequidad en la práctica del espacio público nocturno con un enfoque de género. El ejemplo de una colonia popular de la Ciudad de México (CDMX) [1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256 (3), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Apps and Women In the City at Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices of Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7 - 13. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et santé, 2 (6), pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 6 (2), pp.105. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La experiencia de la caminata urbana durante la noche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Movilidades y experiencia urbana, 52, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacio urbano y la modernización del alumbrado público en la ciudad de Puebla entre 1888 y 1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en ville la nuit. A l’aune de la transition énergétique : entre enjeux sociétaus et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2é édition des Rencontres nationales de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif place aux piétons, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire universitaire Noz Breizh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand vient la nuit, Espaces et temps d’un tourisme émargent, 3émé Assisses de le recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’École de desing Nantes Atlantique, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des espaces publics à l’éprouve de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International, Spatialités nocturnes /Nocturnal spatialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de chronotopies urbaines : scènes et cultures populaires at the Université du Québec à Montréal, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Public Lighting Intensity on the Feeling of Safety in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pérez Allub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3563409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Num, Walking in the city at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Bienal de Estudios Norteamericanos: Globalización en crisis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones sobre America del Norte, CISAN-UNAM, Feb 2023, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue Nights. The environnemental impact of Blue Tourism in terms of light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-CONNEXUS RFS thematique conference on interdisciplinarity; Sousteinable Development of Maritime Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Oct 2022, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Breizh chair, an interdisciplinary research projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Night Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIES-IUL, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at night. The night as an exemple of gender pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walk21Leading the walking movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walk21 and City of Rotterdam, Oct 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : espace genré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the City Interferes with Walking: Case-study in a Commercial Street of Central Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Alavarez Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intricacy of Walking and the City. Methods and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité & ALAN. Trame noire et mesure de la pollution lumineuse. Jardin du Conservatoire botanique national de Brest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïg Pottard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh, 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité &amp; ALAN. Cartographie : de la pollution lumineuse à la Trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Obouka Akendengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh. 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Colloque International &amp;quot;Final International Congress Noz Num&amp;quot;, Université de Bretagne Occidentale, 14 au 16 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Congress Noz Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances et inégalités dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs Idées d'Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igualdad, equidad y desigualdad en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Montandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Aletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieling Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, 2018, Advances in Civil and Industrial Engineering, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le temps des cerises, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hybridation des méthodes d’analyse des comportements de mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2490-8819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit comme révélateur des pratiques genrées et localisées de l’espace urbain périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night studies, Regards croisés sur les nouveaux visages de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking as Kinaesthetic Experience of the City: A Historical and Conceptual Approach for Urban Design and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Aletta &amp; Jieling Xiao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le temps des cerises, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CIRCULATION DES PRATIQUES DANS L'AMENAGEMENT DE LA VILLE EN MATIERE DE LUMIERE URBAINE (revisitée): LE CAS DES VILLES MEXICAINES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisme des modèles. Références, benchmarking et bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Awareness of the Impact of Artificial Light on Wildlife with Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOZ NUM, Marcher en ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Fraïssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'illumination nocturne est devenue une politique urbaine : la circulation de modèles d'aménagement de Lyon (France) à Puebla, Morelia et San Luis Potosí (Mexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edna Hernández González </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">MCF Université de Bretagne Occidentale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edna-hernandez-gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5177-2500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">151880964</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis architecte-urbaniste, Maîtresse de conférences à l'Institut de Géoarchitecture de l’Université de Brest et directrice adjointe du laboratoire éponyme. Mon travail porte sur l'urbanisme nocturne, en particulier sur le lien entre l'éclairage urbain et les activités humaines nocturnes et leur impact sur l'environnement. Je prends en compte les pratiques de genre dans l'espace urbain et l'expérience de la marche de nuit dans les villes françaises et mexicaines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dès 2012 à 2024, j’ai fait partie du Groupe de Recherche Transversal &amp;quot;Mobilité Urbaine Piétonne&amp;quot; (Labex Futurs Urbains, GT MU, Université Gustave Eiffel). Entre 2022 et 2024, j’ai occupé le poste de déléguée du Pôle Ouest à l'Institut des Amériques. Je suis membre fondateur du réseau de recherche &amp;quot; Estudios sobre la noche &amp;quot; crée en 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je coordonne actuellement la chaire universitaire Noz Breizh, au sein de laquelle j’ai coordonné trois projets de recherche : &amp;quot; Noz Num : Marcher en ville la nuit &amp;quot; (2022-2023 labellisé par la MSBH), &amp;quot; Smart Noz &amp;quot; (2022-2024 financé par la Région Bretagne) et &amp;quot; Blue Nights&amp;quot; (2022-2023 financé par l’Alliance SEA-EU, UBO). Actuellement, je co-dirige l’Institut Brestois des Sciences de l’Homme et de la Société de l’UBO.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parmi mes publications récentes, j’ai travaillé en collaboration avec Alejandro Mercado-Celis sur un livre dont le titre est : Estudios de la noche urbana y la economía nocturna en las ciudades de México, Estados Unidos y Canada, publié en 2021.En outre, j’ai travaillé en collaboration avec Florian Guérin et Alain Montandon sur la coordination d’un ouvrage collectif dont le titre est : Cohabiter les nuits urbaines. Des significations de l'ombre aux régulations de l'investissement ordinaire des nuits, publié en 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de données et méthodes, une approche méthodologique originale de modélisation de la trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Pinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Sawtschuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12mla⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equidad e inequidad en la práctica del espacio público nocturno con un enfoque de género. El ejemplo de una colonia popular de la Ciudad de México (CDMX) [1]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction - Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 256 (3), pp.7-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Apps and Women In the City at Night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voices of Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.81-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Patrimoine immatériel et enjeux territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María José Fernández Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Derigond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.7 - 13. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Design et santé, 2 (6), pp.105-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marches urbaines exploratoires de nuit : une critique socio-urbaine en situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences du Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 6 (2), pp.105. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sdd.006.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La experiencia de la caminata urbana durante la noche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Movilidades y experiencia urbana, 52, pp.35-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espacio urbano y la modernización del alumbrado público en la ciudad de Puebla entre 1888 y 1910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/alhim.5223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiens la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potard Saïg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde et rencontre « Retiens la nuit »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque des Capucins, Dec 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaire universitaire Noz Breizh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand vient la nuit, Espaces et temps d’un tourisme émargent, 3émé Assisses de le recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’École de desing Nantes Atlantique, Mar 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en ville la nuit. A l’aune de la transition énergétique : entre enjeux sociétaus et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2é édition des Rencontres nationales de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif place aux piétons, Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des espaces publics à l’éprouve de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International, Spatialités nocturnes /Nocturnal spatialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de chronotopies urbaines : scènes et cultures populaires at the Université du Québec à Montréal, May 2023, Montréal Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Public Lighting Intensity on the Feeling of Safety in Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignacio Pérez Allub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 ACM International Joint Conference on Pervasive and Ubiquitous Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3544793.3563409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Num, Walking in the city at night</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Congreso Bienal de Estudios Norteamericanos: Globalización en crisis?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigaciones sobre America del Norte, CISAN-UNAM, Feb 2023, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noz Breizh chair, an interdisciplinary research projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III International Conference on Night Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIES-IUL, Oct 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue Nights. The environnemental impact of Blue Tourism in terms of light pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO-CONNEXUS RFS thematique conference on interdisciplinarity; Sousteinable Development of Maritime Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zadar, Oct 2022, Zadar,, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking at night. The night as an exemple of gender pratices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Walk21Leading the walking movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Walk21 and City of Rotterdam, Oct 2019, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Urbain.e.s à Gennevilliers : genre et espace public au cœur d’une recherche-action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes urbaines et des genres : quelles perspectives pour la recherche-action ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Bologne, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit : espace genré ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Recherches Féministes dans la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03286420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the City Interferes with Walking: Case-study in a Commercial Street of Central Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Alavarez Watson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Margier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Intricacy of Walking and the City. Methods and Experiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité & ALAN. Trame noire et mesure de la pollution lumineuse. Jardin du Conservatoire botanique national de Brest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïg Pottard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh, 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité &amp; ALAN. Cartographie : de la pollution lumineuse à la Trame noire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Obouka Akendengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque internationale Noz Breizh. 20/03-24/04-15/05 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Colloque International &amp;quot;Final International Congress Noz Num&amp;quot;, Université de Bretagne Occidentale, 14 au 16 mars 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Lavaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final International Congress Noz Num</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfances et inégalités dans les Amériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IdeAs Idées d'Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igualdad, equidad y desigualdad en las Américas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Serme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cronia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes et les territoires face au genre : état des lieux, Volume 64, numéro 181-182, avril–septembre 2020, Cahiers de Géographie du Québec -publication numérique- 22 juin 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denyse Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paré Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter les nuits urbaines. Des significations de l’ombre aux régulations de l’investissement ordinaire des nuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Montandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Aletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieling Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global, 2018, Advances in Civil and Industrial Engineering, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le temps des cerises, 2017, 978-2-37071-109-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’hybridation des méthodes d’analyse des comportements de mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2490-8819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réarticuler les différentes dimensions de la marche urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des mobilités : hybridation des méthodes, diversification des sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nuit comme révélateur des pratiques genrées et localisées de l’espace urbain périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Night studies, Regards croisés sur les nouveaux visages de la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking as Kinaesthetic Experience of the City: A Historical and Conceptual Approach for Urban Design and Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Aletta &amp; Jieling Xiao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Perception-Driven Approaches to Urban Assessment and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-3637-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Luxembourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? L’espace public à l’épreuve du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le temps des cerises, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA CIRCULATION DES PRATIQUES DANS L'AMENAGEMENT DE LA VILLE EN MATIERE DE LUMIERE URBAINE (revisitée): LE CAS DES VILLES MEXICAINES.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’urbanisme des modèles. Références, benchmarking et bonnes pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-90, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In K.-E. Demailly, J. Monnet, J. Scapino &amp; S. Deraeve (Éd.), Dictionnaire pluriel de la marche en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.160-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising Awareness of the Impact of Artificial Light on Wildlife with Virtual Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxim Spur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Roulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOZ NUM, Marcher en ville la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Fraïssé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Augereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Bretagne Occidentale (UBO), Brest. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'illumination nocturne est devenue une politique urbaine : la circulation de modèles d'aménagement de Lyon (France) à Puebla, Morelia et San Luis Potosí (Mexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edna Hernández González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris-Est, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2010PEST1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00601294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D206C90"/>
+    <w:nsid w:val="9777FD7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-hernandez-gonzalez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151880964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Derigond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005943v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez Allub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3563409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;g Pottard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Obouka Akendengue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04754378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Charrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Serme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aletta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieling Xiao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-hernandez-gonzalez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5177-2500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151880964" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775877v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Pin&#231;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sawtschuk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365058v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03933962v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fern&#225;ndez Vicente" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Derigond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9981" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526844v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.006.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526807v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alhim.5223" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Potard Sa&#239;g" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005943v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bruno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez Allub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Bigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544793.3563409" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365169v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Faure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Luxembourg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alavarez Watson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Margier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528569v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Roulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;g Pottard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Obouka Akendengue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04754378v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Charrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Serme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04365028v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Par&#233; Sylvie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Hern&#225;ndez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Carbone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109019v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Montandon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Aletta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieling Xiao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-3637-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04062653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687594v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/handbook-research-perception-driven-approaches/181221" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124885v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Spur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831094v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Fra&#239;ss&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00601294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1106" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>