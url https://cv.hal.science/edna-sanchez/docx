--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -656,268 +656,268 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux problèmes, une seule difficulté : le cas de la préposition à et le pronom clitique en FLE</w:t>
+                <w:t xml:space="preserve">Progression thématique en FLE : retour sur l'élaboration et la mise en place d'une séquence d'enseignement en milieu universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque AFLS 2025. Le français en marche et en marge(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCLouvain · Saint Louis, Jul 2025, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Argumenter en langue étrangère : quelles pistes d’amélioration pour l’enseignement et l’apprentissage ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2026, Grenoble (Domaine universitaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169657v1</w:t>
+                <w:t xml:space="preserve">hal-05577279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entonces, no se dice como en español ‘j’aime à’?&amp;quot; Stratégies contrastives d’enseignants de FLE pour expliquer les constructions verbales</w:t>
+                <w:t xml:space="preserve">Deux problèmes, une seule difficulté : le cas de la préposition à et le pronom clitique en FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national des langues et civilisations orientales (INALCO), Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque AFLS 2025. Le français en marche et en marge(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLouvain · Saint Louis, Jul 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864288v1</w:t>
+                <w:t xml:space="preserve">hal-05169657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer la complémentation verbale du français en milieu hispanophone : démarches et réflexions</w:t>
+                <w:t xml:space="preserve">Entonces, no se dice como en español ‘j’aime à’?&amp;quot; Stratégies contrastives d’enseignants de FLE pour expliquer les constructions verbales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe congrès de la FIPF « Le français, langue de partage ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2021, Nabeul (virtuel), Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque international Quelles « grammaires enseignantes » pour l’enseignement des langues ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national des langues et civilisations orientales (INALCO), Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289461v1</w:t>
+                <w:t xml:space="preserve">hal-04864288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compléments verbaux : démarches d’explication et terminologie grammaticale en cours de FLE</w:t>
               </w:r>
@@ -966,642 +966,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explications sur les compléments verbaux en FLE : observer et réfléchir sur les pratiques réelles d’enseignants en contexte colombien</w:t>
+                <w:t xml:space="preserve">Expliquer la complémentation verbale du français en milieu hispanophone : démarches et réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Coloquio Internacional de Investigación sobre Lenguas Extranjeras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Grenade, Espagne</w:t>
+              <w:t xml:space="preserve">XVe congrès de la FIPF « Le français, langue de partage ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2021, Nabeul (virtuel), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289460v1</w:t>
+                <w:t xml:space="preserve">hal-03289461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement de la grammaire en contexte colombien</w:t>
+                <w:t xml:space="preserve">Explications sur les compléments verbaux en FLE : observer et réfléchir sur les pratiques réelles d’enseignants en contexte colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'Association for French Language Studies AFLS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XII Coloquio Internacional de Investigación sobre Lenguas Extranjeras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Grenade, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293669v1</w:t>
+                <w:t xml:space="preserve">hal-03289460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation terminologique autour des compléments verbaux en classe de FLE</w:t>
+                <w:t xml:space="preserve">Pratiques d'enseignement de la grammaire en contexte colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Coloquio sobre Investigación en Lenguas Extranjeras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grupos de Investigación LEXI y PROFILE del Departamento de Lenguas Extranjeras, Facultad de Ciencias Humanas, Universidad Nacional de Colombia, Jun 2019, Bogotá, Colombie</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'Association for French Language Studies AFLS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293668v1</w:t>
+                <w:t xml:space="preserve">hal-02293669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement de la grammaire en contexte colombien</w:t>
+                <w:t xml:space="preserve">Variation terminologique autour des compléments verbaux en classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème SEDIFRALE Congrès de l'Amérique Latine et des Caraïbes de la FIPF. Enseignement du français en Amérique Latine: du repli au renouveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Pontificia Javeriana, Jun 2018, Bogotá, Colombie</w:t>
+              <w:t xml:space="preserve">XI Coloquio sobre Investigación en Lenguas Extranjeras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grupos de Investigación LEXI y PROFILE del Departamento de Lenguas Extranjeras, Facultad de Ciencias Humanas, Universidad Nacional de Colombia, Jun 2019, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293667v1</w:t>
+                <w:t xml:space="preserve">hal-02293668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de la notion de prédicat, le point de vue du FLE</w:t>
+                <w:t xml:space="preserve">Pratiques d'enseignement de la grammaire en contexte colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Le prédicat, enjeux linguistiques et didactiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIème SEDIFRALE Congrès de l'Amérique Latine et des Caraïbes de la FIPF. Enseignement du français en Amérique Latine: du repli au renouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Pontificia Javeriana, Jun 2018, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293670v1</w:t>
+                <w:t xml:space="preserve">hal-02293667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expérience en grammaire pour améliorer les compétences écrites chez les étudiants</w:t>
+                <w:t xml:space="preserve">L'enseignement de la notion de prédicat, le point de vue du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014-02-04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Nationale de Costa Rica, Feb 2014, Heredia, Costa Rica</w:t>
+              <w:t xml:space="preserve">Colloque "Le prédicat, enjeux linguistiques et didactiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806123v1</w:t>
+                <w:t xml:space="preserve">hal-02293670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Club de Grammaire : changeons l’image du loup-garou</w:t>
+                <w:t xml:space="preserve">Une expérience en grammaire pour améliorer les compétences écrites chez les étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Coloquio Internacional sobre Investigación en Lenguas Extranjeras CILEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Véracruzienne, Jun 2013, Véracruz, Mexico</w:t>
+              <w:t xml:space="preserve">2014-02-04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Nationale de Costa Rica, Feb 2014, Heredia, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806126v1</w:t>
+                <w:t xml:space="preserve">hal-04806123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Club de Grammaire ou la fin de la peur de l’inconnu</w:t>
+                <w:t xml:space="preserve">Le Club de Grammaire : changeons l’image du loup-garou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Coloquio sobre Interdisciplinariedad en la Formación del Licenciado en Lenguas Extranjera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Saint Bonaventure, Oct 2013, Carthagène des Indes, Colombia</w:t>
+              <w:t xml:space="preserve">V Coloquio Internacional sobre Investigación en Lenguas Extranjeras CILEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Véracruzienne, Jun 2013, Véracruz, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806121v1</w:t>
+                <w:t xml:space="preserve">hal-04806126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Club de Grammaire ou la fin de la peur de l’inconnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edna Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Coloquio sobre Interdisciplinariedad en la Formación del Licenciado en Lenguas Extranjera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint Bonaventure, Oct 2013, Carthagène des Indes, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le tutorat entre étudiants : une expérience d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Seminario Internacional de Desarrollo Profesional de Docentes de Lenguas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d’Antioquia, Aug 2012, Medellín, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1611,114 +1680,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expliquer les constructions verbales du français : des modèles linguistiques et didactiques aux pratiques d'enseignement. Le cas du FLE dans le contexte universitaire de Bogota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Univesite Grenoble Alpes, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04795938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1786,51 +1855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B4C4012"/>
+    <w:nsid w:val="02ACD96C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2017,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1323-0481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02531869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02531867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169657v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293667v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806123v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806131v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04795938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1323-0481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02531869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02531867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04795938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>