--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -1855,51 +1855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02ACD96C"/>
+    <w:nsid w:val="8BD902D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>