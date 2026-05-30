--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -897,165 +897,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compléments verbaux : démarches d’explication et terminologie grammaticale en cours de FLE</w:t>
+                <w:t xml:space="preserve">Expliquer la complémentation verbale du français en milieu hispanophone : démarches et réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Les représentations métalinguistiques ordinaires et l’enseignement de la linguistique et de la grammaire (aux allophones)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Mar 2021, Paris (visioconférence), France</w:t>
+              <w:t xml:space="preserve">XVe congrès de la FIPF « Le français, langue de partage ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIPF, Jul 2021, Nabeul (virtuel), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289459v1</w:t>
+                <w:t xml:space="preserve">hal-03289461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expliquer la complémentation verbale du français en milieu hispanophone : démarches et réflexions</w:t>
+                <w:t xml:space="preserve">Compléments verbaux : démarches d’explication et terminologie grammaticale en cours de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVe congrès de la FIPF « Le français, langue de partage ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FIPF, Jul 2021, Nabeul (virtuel), Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque International Les représentations métalinguistiques ordinaires et l’enseignement de la linguistique et de la grammaire (aux allophones)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Mar 2021, Paris (visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03289461v1</w:t>
+                <w:t xml:space="preserve">hal-03289459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explications sur les compléments verbaux en FLE : observer et réfléchir sur les pratiques réelles d’enseignants en contexte colombien</w:t>
               </w:r>
@@ -1104,303 +1104,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement de la grammaire en contexte colombien</w:t>
+                <w:t xml:space="preserve">Variation terminologique autour des compléments verbaux en classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l'Association for French Language Studies AFLS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Sep 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XI Coloquio sobre Investigación en Lenguas Extranjeras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Grupos de Investigación LEXI y PROFILE del Departamento de Lenguas Extranjeras, Facultad de Ciencias Humanas, Universidad Nacional de Colombia, Jun 2019, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293669v1</w:t>
+                <w:t xml:space="preserve">hal-02293668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation terminologique autour des compléments verbaux en classe de FLE</w:t>
+                <w:t xml:space="preserve">Pratiques d'enseignement de la grammaire en contexte colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Coloquio sobre Investigación en Lenguas Extranjeras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Grupos de Investigación LEXI y PROFILE del Departamento de Lenguas Extranjeras, Facultad de Ciencias Humanas, Universidad Nacional de Colombia, Jun 2019, Bogotá, Colombie</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l'Association for French Language Studies AFLS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès, Sep 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293668v1</w:t>
+                <w:t xml:space="preserve">hal-02293669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d'enseignement de la grammaire en contexte colombien</w:t>
+                <w:t xml:space="preserve">L'enseignement de la notion de prédicat, le point de vue du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème SEDIFRALE Congrès de l'Amérique Latine et des Caraïbes de la FIPF. Enseignement du français en Amérique Latine: du repli au renouveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Pontificia Javeriana, Jun 2018, Bogotá, Colombie</w:t>
+              <w:t xml:space="preserve">Colloque "Le prédicat, enjeux linguistiques et didactiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293667v1</w:t>
+                <w:t xml:space="preserve">hal-02293670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement de la notion de prédicat, le point de vue du FLE</w:t>
+                <w:t xml:space="preserve">Pratiques d'enseignement de la grammaire en contexte colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Le prédicat, enjeux linguistiques et didactiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XVIIème SEDIFRALE Congrès de l'Amérique Latine et des Caraïbes de la FIPF. Enseignement du français en Amérique Latine: du repli au renouveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Pontificia Javeriana, Jun 2018, Bogotá, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293670v1</w:t>
+                <w:t xml:space="preserve">hal-02293667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une expérience en grammaire pour améliorer les compétences écrites chez les étudiants</w:t>
               </w:r>
@@ -1449,165 +1449,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Club de Grammaire : changeons l’image du loup-garou</w:t>
+                <w:t xml:space="preserve">Le Club de Grammaire ou la fin de la peur de l’inconnu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">V Coloquio Internacional sobre Investigación en Lenguas Extranjeras CILEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Véracruzienne, Jun 2013, Véracruz, Mexico</w:t>
+              <w:t xml:space="preserve">I Coloquio sobre Interdisciplinariedad en la Formación del Licenciado en Lenguas Extranjera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Saint Bonaventure, Oct 2013, Carthagène des Indes, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806126v1</w:t>
+                <w:t xml:space="preserve">hal-04806121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Club de Grammaire ou la fin de la peur de l’inconnu</w:t>
+                <w:t xml:space="preserve">Le Club de Grammaire : changeons l’image du loup-garou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edna Sánchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Coloquio sobre Interdisciplinariedad en la Formación del Licenciado en Lenguas Extranjera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Saint Bonaventure, Oct 2013, Carthagène des Indes, Colombia</w:t>
+              <w:t xml:space="preserve">V Coloquio Internacional sobre Investigación en Lenguas Extranjeras CILEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Véracruzienne, Jun 2013, Véracruz, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806121v1</w:t>
+                <w:t xml:space="preserve">hal-04806126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tutorat entre étudiants : une expérience d’apprentissage</w:t>
               </w:r>
@@ -1855,51 +1855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BD902D9"/>
+    <w:nsid w:val="F14BE5AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2086,51 +2086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1323-0481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02531869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02531867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289461v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293668v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293667v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293670v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806126v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806121v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04795938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edna-sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1323-0481" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02531869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna S&#225;nchez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097026v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacef Abidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Antonova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrao Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Pourmoezzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/noema.36804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02531867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577279v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169657v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289461v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289460v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293667v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806123v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806126v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04795938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>