--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edouard Bard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edouard-bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7237-8622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031962807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">94239098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116887118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (294)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.159-168. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e0m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-wax n-alkanes from the central Congo Basin as palaeo-environmental and -climatic proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël U D Bouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolia Abaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Menges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, 105092 [17 p.]. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2025.105092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic societies and landscape transformations in northwestern France: A high-resolution multi-proxy study including sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109644. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher in the mountains: Dynamics of agro-pastoral practices in a low-latitude mountain system (Karkas Mountains, central Iran) during the Mediaeval Warm Period and the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.109202. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Geological Hazards in a Changing World Through Regional Multidisciplinary Approaches to European Glacial Lakes (Northern Pyrenees, Northern and Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.72. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geohazards6040072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased rainfall in southern Central America under glacial climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 672, pp.119699. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid shifts in an alpine lake ecosystem of the Southern Alps in response to Late Glacial-Holocene centennial-scale events inferred from diatom assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Conrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (4), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-025-00360-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New SOCOL:14C-Ex model reveals that the Late-Glacial radiocarbon spike in 12350 BC was caused by the record-strong extreme solar storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Golubenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Rozanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661, pp.119383. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on sea-level rise during meltwater pulse 1B from the Great Barrier Reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Humblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tezer Esat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4698. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59858-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice core dating with the 36Cl/10Be ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Kappelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Muscheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 355, pp.109254. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climatic dynamics and cultural divergence in glacial western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A.G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.109429. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic and biogenic pollutants in a forested environment: SPRUCE-22 campaign overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Matrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Vasilakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Aktypis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaltsonoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Florou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120722. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory Comparison of Branched GDGT Temperature and pH Proxies Using Soils and Lipid Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francien Peterse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas G J Nierop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M Blattmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (7), pp.e2024GC011583. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC011583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ktv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme solar storms and the quest for exact dating with radiocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 633 (8029), pp.306 - 317. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07679-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial flooding and Holocene climate shifts in the Persian Gulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.592-607. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE INTCAL DATABASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Adolphi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (6), pp.1852-1868. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological and genetic analysis of an Upper Palaeolithic female infant burial from Borsuka Cave, Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena I Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (12), pp.108283. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Isotope Stage 4 (71–57 ka) on the Western European margin: Insights to the drainage and dynamics of the Western European Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toucanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.104221. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the case for an International Decade of Radiocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Eglinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Trumbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihini Aluwihare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2261), pp.247-273. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARINE RADIOCARBON CALIBRATION IN POLAR REGIONS: A SIMPLE APPROXIMATE APPROACH USING MARINE20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Butzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hughen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), pp.848-875. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new view on abrupt climate changes and the bipolar seesaw based on paleotemperatures from Iberian Margin sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (12), pp.e2209558120. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2209558120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejuvenating the ocean: mean ocean radiocarbon, CO 2 release, and radiocarbon budget closure across the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Primeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurich Jeltsch-Thömmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortunat Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.2177-2202. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-2177-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to community questions on the Marine20 radiocarbon age calibration curve: Marine reservoir ages and the calibration of 14C samples from the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.247-273. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2022.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiocarbon spike at 14 300 cal yr BP in subfossil trees provides the impulse response function of the global carbon cycle during the Late Glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2261), pp.20220206. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2022.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “14C plateau tuning – A misleading approach or trendsetting tool for marine paleoclimate studies?” by Michael Sarnthein and Pieter M. Grootes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Heaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2021-173-CC1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.16897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An absolute radiocarbon chronology for the World Heritage site of Sarvestan (SW Iran); a late Sasanian heritage in early Islamic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Askari‐chaverdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faucherre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (2), pp.545-559. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predominantly tropical influence on late Holocene hydroclimate variation in the hyperarid central Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs van Der Meeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoub A. Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi L. Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (14), pp.eabk1261. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abk1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the mobility of a Late Epigravettian (∼13 ka) male infant from Grotte di Pradis (Northeastern Italian Prealps) at high-temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Lugli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Vazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12193-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier response to Holocene warmth inferred from in situ &amp;lt;sup&amp;gt;10&amp;lt;/sup&amp;gt;Be and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C bedrock analyses in Steingletscher's forefield (central Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg M Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseanne Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.23 - 44. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-23-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise C Bicudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon as a Dating Tool and Tracer in Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020RG000720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tuning of plateaus in atmospheric and oceanic &lt;sup&gt;14&lt;/sup&gt;C records to derive calendar chronologies of deep-sea cores and records of C marine reservoir age changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Heaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.1701-1725. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1701-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Novel Hydroxylated Tetraether Index RI‐OH′ as a Sea Surface Temperature Proxy for the 160–45 ka BP Period Off the Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.e2020PA004077. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020PA004077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon: A key tracer for studying Earth’s dynamo, climate system, carbon cycle, and Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Butzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374 (6568), </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd7096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik T Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03211733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ cosmogenic 10Be–14C–26Al measurements from recently deglaciated bedrock as a new tool to decipher changes in Greenland Ice Sheet size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Lesnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Cuzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Briner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Badgeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.419-450. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-419-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended dilation of the radiocarbon time scale between 40,000 and 48,000 y BP and the overlap between Neanderthals and Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (35), pp.21005-21007. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2012307117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene Thermal Maximum recorded by branched tetraethers and pollen in Western Europe (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106109. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Mineli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101081. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagenesis of Lacustrine Carbonates in Volcanic Settings: The Role of Magmatic CO 2 (Lake Dziani Dzaha, Mayotte, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.363-378. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02499121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine20—The Marine Radiocarbon Age Calibration Curve (0–55,000 cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.779-820. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the dating of short tree-ring series still a challenge? New evidence from the pile dwelling of Lucone di Polpenazze (northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bernabei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.105190. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14C chronology for the Middle to Upper Palaeolithic transition at Bacho Kiro Cave, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.794-801. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1136-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Upper Palaeolithic Homo sapiens from Bacho Kiro Cave, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Aldeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shara Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (7808), pp.299-302. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2259-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IntCal20 Northern Hemisphere Radiocarbon Age Calibration Curve (0–55 cal kBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.725-757. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings from an in-Depth Annual Tree-Ring Radiocarbon Intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.873-882. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretreatment and gaseous radiocarbon dating of 40–100 mg archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 5342 (2019), </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41557-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human activities and vegetation changes on the tetraether sources in Lake St Front (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Reille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.38-52. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct radiocarbon dates of mid Upper Palaeolithic human remains from Dolní Věstonice II and Pavlov I, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.102000. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of carbonaceous aerosols in the vicinity of a Mediterranean industrial harbor: A coupled approach based on radiocarbon and molecular tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212, pp.250-261. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid chromatographic isolation of individual carbohydrates from environmental matrices for stable carbon analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nouara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Violaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1067, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of 36 Cl nuclear bomb inputs deposited in snow from Vostok and Talos Dome, Antarctica, using the 36 Cl/Cl ‐ ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD030200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating small carbonate samples with the gas ion source of AixMICADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 455, pp.276-283. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Mediterranean Sea Paleothermometry Over the Last Glacial Cycle Based on the Novel RI‐OH Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (4), pp.616 - 634. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018PA003452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timmy Gambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Gambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212, pp.199-205. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiradionuclide evidence for an extreme solar proton event around 2,610 B.P. (∼660 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschal O’hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mekhaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian A Adolphi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Aldahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (13), pp.5961-5966. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1815725116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.3186-3200. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the cosmogenic in situ 14C laboratory at the Lamont-Doherty Earth Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Koffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Draining of the Stratospheric 10 Be Reservoir After the Samalas Volcanic Eruption (1257 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (13), pp.7082-7097. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood 14C Dating with AixMICADAS: Methods and Application to Tree-Ring Sequences from the Younger Dryas Event in the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (01), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2017.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Matters: Radiocarbon Dates of &amp;lt;200 µg Ancient Collagen Samples with AixMICADAS and Its Gas Ion Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (02), pp.425 - 439. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2017.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of mass accuracy in selected ion monitoring analysis of branched and isoprenoid tetraethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.58 - 62. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar activity over nine millennia: A consistent multi-proxy reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Krivova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A Kovaltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A93. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of small CO2 gas measurements with AixMICADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 437, pp.93-97. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.60-77. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine measurements at the 5MV French AMS national facility ASTER: Associated external uncertainties and comparability with the 6MV DREAMS facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 420, pp.40 - 45. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change evidences from the end of the Little Ice Age to the Current Warm Period registered by Melincué Lake (Northern Pampas, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Piovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.160 - 174. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reporting standards for publication of U-series data for geochronology and timescale assessment in the earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon calibration beyond 20,000 14 C yr B.P. by means of planktonic foraminifera of the Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.204-214. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2003.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMIP4 contribution to CMIP6 – Part 3: The last millennium, scientific objective, and experimental design for the PMIP4 &amp;lt;em&amp;gt;past1000&amp;lt;/em&amp;gt; simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.4005-4033. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-4005-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large 14C age offsets between the fine fraction and coexisting planktonic foraminifera in shallow Caribbean sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38:, pp.61-74 (IF 3,142). </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NotCal04—Comparison/Calibration 14 C Records 26–50 Cal Kyr BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van der Plicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.1225-1238. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200033117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of twenty-first-century policy for multi-millennial climate and sea-level change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter U. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy D. Shakun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun A. Marcott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. Mix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.360-369. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE2923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Tie-Pointing - Transferring Chronologies between Records via a Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hughen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (4), pp.1975-1997. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.17777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of soil types for the calibration of molecular proxies for soil pH and temperature using global soil datasets and Vietnamese soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.140 - 153. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report of the First Workshop of the Intcal04 Radiocarbon Calibration/Comparison Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hughen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mccormac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (3), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200032100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating contributions from biomass burning, fossil fuel combustion, and biogenic carbon to carbonaceous aerosols in the Valley of Chamonix: a dual approach based on radiocarbon and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.13753 - 13772. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-13753-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (4), pp.1947-1974. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.177-193. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstructions over the last 70kyr off Portugal: Biomarker data and regional modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.40-65. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015PA002831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine04 Marine Radiocarbon Age Calibration, 0–26 Cal Kyr Bp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hughen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanda Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.1059-1086. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200033002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape evolution and agro-sylvo-pastoral activities on the Gorgan Plain (NE Iran) in the last 6000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmila Shumilovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franҫois Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (10), pp.1676 - 1691. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683616646841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Status of Radiocarbon Calibration and Comparison Records Based on Polynesian Corals and Iberian Margin Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.1189-1202. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200033087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on ``Younger Dryas sea level and meltwater pulse 1B recorded in Barbados reefal crest coral Acropora palmata'' by N. A. Abdul et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (12), pp.1603-1608. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016PA002979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical seismicity of the Mont Dore volcanic province (Auvergne, France) unraveled by a regional lacustrine investigation: New insights about lake sensitivity to earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.134 - 150. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 413, pp.176-185. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the stratospheric budget of beryllium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.28582. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusb.v67.28582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic changes in northern Levant over the past 400,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental controls on paleo-pH at mid-latitudes: A case study from Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 417, pp.458-466. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Latitude Impacts on Deglacial CO_\textrm2 : Southern Ocean Westerly Winds and Northern Hemisphere Permafrost Thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Völker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Acta Leopoldina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (409), pp.135--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing past accumulation rate reconstructions in East Antarctic ice cores using Be-10, water isotopes and CMIP5-PMIP3 models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (issue 3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-11-355-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01148166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why deep drilling in the Colônia Basin (Brazil)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. U Reimold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ariztegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P Crósta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drilling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/sd-20-33-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Mediterranean Sea circulation inferred from the conditions of S1 sapropel deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.855-867. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-11-855-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.199-217. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.11892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AixMICADAS, the accelerator mass spectrometer dedicated to 14C recently installed in Aix-en-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.80 - 86. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.01.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Sea temperature response to glacial millennial‐scale climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Wegwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Ganopolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Dellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (19), pp.8147-8154. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL065499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle du carbone dans l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.38--39. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lettre-cdf.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost thawing as a possible source of abrupt carbon release at the onset of the Bølling/Allerød</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.5520. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for planetary influence on solar activity 330 000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A132. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00962189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent millennial-scale link between Greenland climate and northern Pacific Oxygen Minimum Zone under interglacial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. E. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.405-418. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-10-405-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into continental temperatures in the northwestern Black Sea area during the Last Glacial period using branched tetraether lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84, pp.98 - 108. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of the Earth, solar activity and cosmic ray intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barlyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abarca-Del-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-32-761-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meltwater events and the Mediterranean reconnection at the Saalian-Eemian transition in the Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Wegwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Dellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 404, pp.124-135. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARE 2013: Constraining tropical ocean cooling during the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kienast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.43-43. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.22.1.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.199-217. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated purification method for archaeal and bacterial tetraethers in soils and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntCal13 and Marine13 Radiocarbon Age Calibration Curves 0–50,000 Years cal BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.1869-1887. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.16947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt drainage cycles of the Fennoscandian Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponzevera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (17), pp.6682-6687. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1214676110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-series, ESR and 14C studies of the fossil remains from the Mousterian levels of Zafarraya Cave (Spain): A revised chronology of Neandertal presence,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barroso Ruíz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 342 (6160), pp.808-809. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1246519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Highlights: Investigating Past Interglacials - Dating and synchronizing paleoclimatic records over the last interglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.26-27. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.21.1.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory study of TEX86 and BIT analysis of sediments, extracts, and standard mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen C. Hopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rosell-Melé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (12), pp.5263-5285. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GC004904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.169-188. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Treatment of Data for Radiocarbon Calibration: An Update to the International Calibration (IntCal) Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.1923-1945. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.16955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use changes and environmental dynamics in the upper Rhone valley since Neolithic times inferred from sediments in Lac Moras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.00-00. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612475142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1863-1874. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00763735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological changes in eastern europe during the last 40,000 yr inferred from biomarkers in Black Sea Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (3), pp.502--509. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon calibration/comparison records based on marine sediments from the Pakistan and Iberian Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Boening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.1999-2019. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.17114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-sea temperature decoupling in western Europe during the last interglacial-glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Sánchez Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (10), pp.837-841. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00907274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate forcing reconstructions for use in PMIP simulations of the Last Millennium (v1.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.185- 191. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-185-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-sheet collapse and sea-level rise at the Bolling warming 14,600 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 483 (7391), pp.559-564. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming preceded by increasing carbon dioxide concentrations during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy D. Shakun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter U. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun A. Marcott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 484 (7392), 49--54 (+ 52 p. suppl.). </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing subsidence rates and paleo water-depths for Tahiti reefs using U–Th chronology of altered corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiko Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Iryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 295-298, pp.86 - 94. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal variations in intermediate depth ventilation and biological production over northeastern Pacific Oxygen Minimum Zones during the last 60 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise search for drastic temperature shifts of the past 40,000 years in southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012PA002291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronounced interannual variability in tropical South Pacific temperatures during Heinrich Stadial 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (965), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms1973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives lacustres de l'évolution du climat et des activités humaines récentes dans les Pyrénées ariégeoises au cours de l'Holocène (étang majeur, vallée du Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reef response to sea-level and environmental changes during the last deglaciation: Integrated Ocean Drilling Program Expedition 310, Tahiti Sea Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Seard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (7), pp.643-646. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G32057.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate forcing reconstructions for use in PMIP simulations of the last millennium (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp33-45. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-4-33-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00605117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic and solar activity, and atmospheric circulation influences on cosmogenic 10Be fallout at Vostok and Concordia (Antarctica) over the last 60years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (22), pp.7132-7145. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbialite development patterns in the last deglacial reefs from Tahiti (French Polynesia; IODP Expedition #310): Implications on reef framework architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Seard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 279 (1-4), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2010.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastern Pacific oxygen minimum zone variability over the past 70 kyr: Impact of biological production and oceanic ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011PA002126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-surface salinity variations in the northern Caribbean Sea across the Mid-Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-75-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised calendar age for the last reconnection of the Black Sea to the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lericolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (9-10), pp.1019-1026. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Sea &amp;quot;Lake&amp;quot; reservoir age evolution since the Last Glacial - Hydrologic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 (1-2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du Soleil sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125, pp.8--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du soleil sur le climat. Conférence prononcée le 2 décembre 2010 dans le cadre du partenariat entre le Collège de France et le Collège Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.32--35. </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lettre-cdf.1210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The precession phase of hydrological variability in the Western Pacific Warm Pool during the past 400 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barlyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-26), pp.3716-3727. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the bipolar see-saw in Antarctic climate records during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.46-49. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00647558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’ai le devoir de prendre part au débat sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 439, pp.68--69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Antarctic view of Beryllium-10 and solar activity for the past millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (11-12), pp.2201-2218. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-010-0795-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Eastern Pacific ocean ventilation at intermediate depth over the last 150 kyr BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 298 (1-2), pp.217-228. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More humid interglacials in Ecuador during the past 500 kyr linked to latitudinal shifts of the equatorial front and the Intertropical Convergence Zone in the eastern tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rincón-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009PA001868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical issues about solar–climate relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-565-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical evidence for a large methane release during the last deglaciation from Marmara Sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (5), pp.1537--1550. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology in the Sea of Marmara during the last 23 ka: Implications for timing of Black Sea connections and sapropel deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009PA001735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial hydrologic conditions in the Black Sea reconstructed using geochemical pore water profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallet-Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1), pp.57--66. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglacial Meltwater Pulse 1B and Younger Dryas Sea Levels Revisited with Boreholes at Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327 (5970), pp.1235-1237. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1180557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea-level conundrum: case studies from palaeo-archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siddall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at solar-climate relationships from long temperature series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.745 - 758. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-745-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining charcoal and elemental black carbon analysis in sedimentary archives: Implications for past fire regimes, the pyrogenic carbon cycle, and the human-climate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4, SI), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial/centennial-scale thermocline ventilation changes in the Indian Ocean as reflected by aragonite preservation and geochemical variations in Arabian Sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Böning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (22), pp.6771-6788. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntCal09 and Marine09 Radiocarbon Age Calibration Curves, 0–50,000 Years cal BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. L. Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.1111--1150. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200034202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation state of metastable magnesian calcite in periplatform sediments from the Caribbean Sea over the last million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet to dry climatic trend in north-western Iberia within Heinrich events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Sánchez Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284, pp.329-342. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.EPSL.2009.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory study of TEX 86 and BIT analysis using high‐performance liquid chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Hopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchelique Mets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing and amplitude of sea-level and climate change during the penultimate interglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tezer Esat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Lambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial/interglacial sea surface temperature changes in the Southwest Pacific ocean over the past 360 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (13-14), pp.1160-1170. </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of PMIP2 model simulations and the MARGO proxy reconstruction for tropical sea surface temperatures at last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bette Otto-Bliesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Brady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (6), pp.799-815. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-008-0509-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical determination of reef and periplatform carbonates: Calibration and implications for paleoceanography and radiochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (1-2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCZ rather than ENSO signature for abrupt climate changes across the tropical Pacific?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (1), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Arabian Sea SST during the penultimate interglacial: A comparison of U 37 K′ and Mg/Ca paleothermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007PA001557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene–Holocene evolution of the northern shelf of the Sea of Marmara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Çağatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eriş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. F. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ü. Sancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Polonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 265 (3), pp.87--100. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of eastern equatorial Pacific thermocline variability: Implications for ENSO dynamics over the last glacial period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008PA001701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of the subtropical front as a modulator of glacial climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Rickaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 460 (7253), pp.380-383. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the common solar signal in different cosmogenic isotope data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuho Horiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady Kovaltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (A3), </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JA013888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penultimate Deglacial Sea-Level Timing from Uranium/Thorium Dating of Tahitian Corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5931), pp.1186-1189. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1168754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for tropical South Pacific climate change during the Younger Dryas and the Bølling–Allerød from geochemical records of fossil Tahiti corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimio Hanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Iryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 288 (1-2), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the magnitude and patterns of ocean cooling at the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Waelbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rosell-Melé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Weinelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.127-132. </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEALEX - Internal reef chronology and virtual drill logs from a spreadsheet-based reef growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Michael Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Iryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (1-2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’océan atténue le réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.71--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing influence of diagenetic carbonate dissolution on planktonic foraminiferal Mg/Ca in the southeastern Arabian Sea over the past 450 ka: Comparison between Globigerinoides ruber and Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Toyofuku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GC001904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Are there connections between the Earth's magnetic field and climate?” by V. Courtillot, Y. Gallet, J.-L. Le Mouël, F. Fluteau, A. Genevey EPSL 253, 328, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 265 (1-2), pp.302-307. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture transport across Central America as a positive feedback on abrupt climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (7130), pp.908-911. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ventilation changes in the Arabian Sea during the late Quaternary: Implication for denitrification and nitrous oxide emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (4), </w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith chemistry reveals secular variations in the global ocean carbon cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (1-2), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing and evolution of the post-glacial transgression across the Sea of Marmara shelf south of İstanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Eriş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B.F. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Çağatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Sancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lericolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-4), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrigenous input response to glacial/interglacial climatic variations over southern Baja California: a rock magnetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile L. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (25-28), pp.3118-3133. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calendar chronology for Pleistocene mammoth and horse extinction in North America based on Bayesian radiocarbon calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17-18), pp.2031-2035. </w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Solar activity during the last 1000yr inferred from radionuclide records” by Muscheler et al. (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17-18), pp.2301-2304. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du climat des premiers âges de la Terre à l'ère Tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2006-2007, pp.173--191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’océan et le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.15--19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward direct, micron-scale XRF elemental maps and quantitative profiles of wet marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), </w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and solar variability: What's new under the sun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 248 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a maximum simplicity paleoclimate model to simulate millennial variability during the last four glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Siddall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Spahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Mcmanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (23-24), pp.3185-3197. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe du Nord se réchauffera moins qu'elle ne le devrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 399, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forçages climatiques d'origine géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2005-2006, pp.149--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Reactivation of European Rivers During the Last Deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Weijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Hopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1623-1625. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1130511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntCal and the future of radiocarbon calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. Guilderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.9610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Radiocarbon calibration curve spanning 0 to 50,000 years BP based on paired 230Th/234U/238U and 14C dates on pristine corals” by R.G. Fairbanks et al. (Quaternary Science Reviews 24 (2005) 1781–1796) and “Extending the radiocarbon calibration beyond 26,000 years before present using fossil corals” by T.-C. Chiu et al. (Quaternary Science Reviews 24 (2005) 1797–1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike G.L. Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (7-8), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of meltwater pulse 1a and climate responses to meltwater injections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level reversal during Termination II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Siddall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hemleben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (10), pp.817. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G22705.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forçages externes du système climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.163--171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and elemental records in a non-tropical coral (Cladocora caespitosa) : Discovery of a new high-resolution climate archive for the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Silenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1), pp.94--120. </w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2005.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Notes on Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (5), pp.16-17. </w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1995728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215-ka History of sea-level oscillations from marine and continental layers in Argentarola Cave speleothems (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Kate Potter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Silenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Improta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (1-2), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat va-t-il basculer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.34--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Better Radiocarbon Clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 303 (5655), pp.178-179. </w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1091964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variabilité climatique rapide sur les continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2003-2004, pp.223--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse effect and ice ages : historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (7), pp.603--638. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intcal04 Terrestrial Radiocarbon Age Calibration, 0–26 Cal Kyr BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mgl Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jw Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (3), pp.1029--1058. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200032999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Risk Papillomavirus Infection Is Associated with Altered Antibody Responses in Genital Tract: Non-specific Responses in HPV Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pretet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riethmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pretet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/vim.2004.17.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat peut-il basculer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373, pp.30--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature anomalies in the oceans at the LGM estimated from the alkenone‐ U 37 K′ index: comparison with GCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rosell-Melé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay‐christian Emeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Grieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (3), </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GL018151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomass burning record from the West Equatorial Pacific over the last 360 ky: methodological, climatic and anthropic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 213 (1-2), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison study of Mg/Ca and Sr/Ca measurements in planktonic foraminifera for paleoceanographic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perron-Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Lear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GC000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C and &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt; Th/U Dating of Surface Corals from the Marquesas and Vanuatu (Sub-Equatorial Pacific) in the 3000 to 15,000 Cal Yr Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Proceedings of the 18th International Radiocarbon Conference (Part 2 of 2), 46 (2), pp.551-566. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200035608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques brusques et leurs manifestations dans l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2002-2003, pp.205--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in biologically mediated dissolution of calcite above the chemical lysocline recorded in Indian Ocean sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (15-17), pp.1757-1770. </w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0277-3791(03)00172-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A HIGH SENSITIVE IMMUNOENZYMATIC ASSAY TO ESTABLISH THE ORIGIN OF IMMUNOGLOBULINS IN FEMALE GENITAL SECRETIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riethmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biichlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pretet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunoassay and Immunochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (2), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/IAS-120003658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological conditions over the western Mediterranean basin during the deposition of the cold Sapropel 6 (ca. 175 kyr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Silenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 202 (2), pp.481--494. </w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00788-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Shock: Abrupt Changes over Millennial Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55 (12), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1537910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency palaeoceanographic changes during the past 140 000 yr recorded by the organic matter in sediments of the Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 181 (4), pp.431--452. </w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-0182(01)00444-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée au coeur du réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres Marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.10--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 356, pp.50--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burial of redox-sensitive metals and organic matter in the equatorial Indian Ocean linked to precession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.849-865. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00817-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level during the penultimate interglacial period based on a submerged stalagmite from Argentarola Cave (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Silenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 196 (3-4), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00600-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New TIMS constraints on the uranium-238 and uranium-234 in seawaters from the main ocean basins and the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (1), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00100-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humeurs du Soleil changent notre climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 352, pp.17--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkenone distributions in the North Atlantic and Nordic sea surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullah Ezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001gc000159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Calibrated Radiocarbon Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 292 (5526), pp.2443--2444. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1058375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope/salinity relationship in the northern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stiévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (C3), pp.4565-4574. </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JC000061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 000-yr coral reef record of sea level changes, Mururoa atoll (Tuamotu archipelago, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ebren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 175 (1-4), pp.325-341. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-0182(01)00378-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision of the current methods to measure the proxy $U^{K'}_{37}$ and absolute abundance in sediments: Results of an inter-laboratory comparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rosell-Melé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-C. Emeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O. Grimalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (7), pp.2000GC000141. </w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GC000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Impact of Heinrich Events in the Subtropical Northeast Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Turon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 289, pp.1321-1324. </w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.289.5483.1321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiance during the last 1200 years based on cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52, pp.985-992. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusb.v52i3.17080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon Reservoir Ages in the Mediterranean Sea and Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (2), pp.271-280. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200059075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the isotopic thermometer in central Antarctica: Limited impact of glacial precipitation seasonality and moisture origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randal Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (17), pp.2677-2680. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL011530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary insolation forcing on total organic carbon and C37 alkenone variations in the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Budziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (3), pp.307--321. </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999PA000433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation au carbone 14 fait peau neuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 323, pp.52--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice age temperatures and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 284 (5417), pp.1133-1134. </w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.284.5417.1133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon Calibration by Means of Mass Spectrometric &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th/&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C Ages of Corals: An Updated Database Including Samples from Barbados, Mururoa and Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (3), pp.1085-1092. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200019135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the last 240 kyr on the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanographic Literature Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (45), pp.1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and geophysical implications of the radiocarbon calibration∗∗This paper is the first Paul Gast Lecture delivered June 2, 1997, during the Seventh Annual V. M. Goldschmidt Conference held in Tucson, Arizona, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62 (12), pp.2025--2038. </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(98)00130-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTCAL98 Radiocarbon Age Calibration, 24,000–0 cal BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minze Stuiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (3), pp.1041--1083. </w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200019123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric synchrony of the last deglaciation inferred from alkenone palaeothermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 385, pp.707--710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the past 240 kyr in the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ganssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.1461--1480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar modulation of cosmogenic nuclide production over the last millennium: comparison between 14C and 10Be records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 150, pp.453-462. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(97)00082-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglacial sea-level record from Tahiti corals and the timing of global meltwater discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien F. Montaggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 382 (6588), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/382241a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau marin depuis 20 000 ans enregistré par les coraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Programme International Géosphère Biosphère - Programme Mondial de Recherches sur le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene sea levels and tectonic uplift based on dating of corals from Sumba Island, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pirazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (12), pp.1473-1476. </w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL01279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High concentration of atmospheric 14C during the Younger Dryas cold episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Kuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieczysław Pazdur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 377 (6548), pp.414-417. </w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/377414a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The North Atlantic atmosphere-sea surface 14C gradient during the Younger Dryas climatic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mangerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 126 (4), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(94)90112-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sea surface temperature and salinity using δ18O and alkenone records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ruhlandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 364 (6435), pp.319-321. </w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/364319a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution lacustrine record of the late glacial/holocene transition in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Kuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ralska-Jasiewiczowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Rózánski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (5), pp.287-294. </w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0277-3791(93)90037-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Records and Salinity Changes in the Northeastern Atlantic Ocean during the Last 18,000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8 (3), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93PA00455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230Th-234U and 14C Ages Obtained by Mass Spectrometry on Corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 35 (1), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200013886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field control of $^{14}$C production over the last 80 Ky: implications for Ti-Tete radiocarbon time-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 18 (10), pp.1885-1888. </w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/91GL02285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast did the ocean—atmosphere system run during the last deglaciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Shackleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103 (1-4), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(91)90147-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234U/238U mass spectrometry of corals: How accurate is the UTh age of the last interglacial period?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Zindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 106 (1-4), pp.169-180. </w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(91)90070-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Th ages obtained by mass spectrometry in corals from Barbados: sea level during the past 130,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 346 (6283), pp.456-458. </w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/346456a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the 14C timescale over the past 30,000 years using mass spectrometric U–Th ages from Barbados corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Zindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 345 (6274), pp.405-410. </w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/345405a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U/Th and 14C ages of corals from Barbados and their use for calibrating the 14C time scale beyond 9000 years B.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Zindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 52 (3-4), pp.461-468. </w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(90)90458-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations par le carbone 14: une meilleure justesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 229, pp.244-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bomb 14C in the Indian Ocean Measured by Accelerator Mass Spectrometry: Oceanographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Toggweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (03), pp.510 - 522. </w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0033822200012108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-Level Estimates during the Last Deglaciation Based on δ 18 O and Accelerator Mass Spectrometry 14 C Ages Measured in Globigerina bulloides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (3), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0033-5894(89)90045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last deglaciation in the southern ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Labracherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (6), pp.629-638. </w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/PA004i006p00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS- 14 C Ages Measured in Deep Sea Cores from the Southern Ocean: Implications for Sedimentation Rates during Isotope Stage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Labracherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (2), pp.309-317. </w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0033-5894(89)90011-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS 14C Study of Transient Events and of the Ventilation Rate of the Pacific Intermediate Water During the Last Deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Juillet-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (03), pp.493 - 502. </w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s003382220001208x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14C Dating with the Gif-sur-Yvette Tandetron Accelerator: Status Report and Study of Isotopic Fractionation in the Sputter Ion Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (03), pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0033822200011814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTROMETRY 14C AGES MEASURED IN PLANKTONIC FORAMINIFERA: PALEOCEANOGRAPHIC IMPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (6), pp.635-645. </w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/PA003i006p00635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of bomb radiocarbon in the tropical Indian Ocean measured by means of accelerator mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Göte Östlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 87 (4), pp.379-389. </w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(88)90002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14C dating with the Gif-sur-Yvette Tandetron accelerator: Status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29 (1-2), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(87)90218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the last deglaciation: deconvolved records of $\delta^{18}$O profiles, micropaleontological variations and accelerator mass spectrometric $^{14}$C dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 1 (2), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01054479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS 14C-chronology of the deglacial warming of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29 (1-2), pp.223-227. </w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(87)90240-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of 239,240Pu in Atlantic sediments with a non-steady state input model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Livingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 34 (11), pp.1841-1850. </w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0198-0149(87)90058-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tandetron et l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, aout</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of bomb radiocarbon in the ocean by means of accelerator mass spectrometry: Technical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29 (1-2), pp.297-301. </w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(87)90253-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retreat velocity of the North Atlantic polar front during the last deglaciation determined by 14C accelerator mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 328 (6133), pp.791-794. </w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/328791a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of the oxygen-isotope record of the last deglaciation by 14C accelerator mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 320 (6060), pp.350-352. </w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/320350a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (73)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological reconstructions from lake and wetland sediment archives of southwest Asia, investigating the links between climate changes, land use and water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie révisée de la séquence de la grotte du Portel-Ouest (Ariège, France) : implications pour les occupations néandertaliennes tardives dans la région des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem responses of a French Mediterranean mountain lake to climate change and soil dynamics since the last deglaciation as inferred from bioindicators and geochemical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Identification of Variations and Changepoints in the Observed Rates of Radiocarbon Samples Over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Al-Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSCience : Développement de nouvelles méthodologies analytiques pour une science de l'environnement plus verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Fluides Supercritiques (IFS) days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of Iberian Margin paleotemperature records with a novel organic proxy to revisit the bipolar seesaw model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian Margin Paleotemperatures and the Bipolar Seesaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States. pp.PP41A-03, </w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/essoar.172043879.91169259/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ring Index of hydroxylated GDGTs faithfully records sea surface temperatures off the southern Iberian Margin over the last 160,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international GDGT workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoScience - Development of new analytical methodologies for a greener science of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bulanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouvelles datations au radiocarbone pour les occupations néandertaliennes de la région pyrénéenne. Le cas du Portel-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becam Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque du GMPCA Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray variability on the multi-millennial time scale: A new multi-proxy reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Ju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Krivova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami K. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady Kovaltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 36th International Cosmic Ray Conference — PoS(ICRC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Madison, WI, United States. pp.1164, </w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Dziani Dzaha (Mayotte, Indian Ocean) : A modern analogue for type I kerogen formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 14C cosmogénique produit in situ : un outil émergeant pour étudier les phases de retrait des glaciers alpins au cours de l’holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dibacto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN : Le radiocarbone et les autres cosmonucléides pour la préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The novel hydroxylated tetraether index RI-OH' as a sea surface temperature proxy for the period 160-50 ka BP off the Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGLAP : évolution des environnements de montagnes depuis 18000 ans et signature d’une néoglaciation au cours des derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the in situ 14C extraction system at CEREGE (Aix-en-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keddadouche Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of ultra-small carbonate samples from deep-sea sediments and coral reef cores: opening a can of worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of early diagenesis of lacustrine carbonates associated with Mg-silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle-Atlas Mountains inferred from micro-scale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Mediterranean Sea paleothermometry over the last glacial cycle based on the novel RI-OH index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene glacier advance and retreat history of Steingletscher (Central Swiss Alps), inferred from in situ cosmogenic 14C and 10Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseanne Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preview of the IntCal19 radiocarbon calibration curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E N Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5A-01 Annual ¹⁴C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des tetraéthers isoprénoïdes hydroxylés comme paléothermomètre à partir de l’exemple du Golfe du Lion au cours des 160 000 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Réunion des Chercheurs Francophones en Géochimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating monospecific and single-shell benthic foraminifera samples with a gas ion source: implications for the hypothetic release of ¹⁴C-depleted CO₂ from ocean midwaters into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biomarker-derived paleotemperature record from Western Europe covering the last 160,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Matters: Radiocarbon Dates of &amp;lt;200 µg Ancient Collagen Samples with AixMICADAS and Its Gas Ion Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-isotope Composite Record of Solar Activity and Irradiance Reconstruction over the last 9000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Ju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Krivova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady A Kovaltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of biomarkers to abrupt climatic changes during the last 25,000 years in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status report of AixMICADAS performances with small CO2 gas samples Contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paleotemperature record from Western Europe covering the last glacial/interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of small foraminifera samples with a gas ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea surface 14C reservoir age: review and perspective of its use in paleoceanography Contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, University of Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeoclimate variability in south-western Asia highlighted by the Lake Maharlou sediments (Iran) and potential implications for human adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subfossil trees from the Southern French Alps: Lateglacial wood and 14C measurements from Aix-en-Provence Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires du pH des sols et des températures continentales à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Réunion des Chercheurs Francophones en Géochimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability and extreme precipitation events in Moroccan Middle-Atlas mountains: micro-scale analyses of lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the centennial-scale hydrological variability of Lake Maharlou (SW Iran) over the last 3500 years using sedimentological and geochemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrenean Erosion fluxes over the Neoglacial period: From local meteorological climate dynamics to global ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires des pH des sols et des températures continentales aux échelles globale et d'un transect d'altitudes au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Édition des journées scientifiques « Climats et Impacts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosismicité en Auvergne à travers l'étude régionale comparée des enregistrements sédimentaires lacustres au Mont-Dore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du type de sol et de la profondeur sur la distribution des tetraéthers ramifiés et leurs proxies dérivés le long d’un transect d’altitudes au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes sur le fonctionnement des écosystèmes lacustres : le cas de l’Etang Majeur (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th RST Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires lacustres des changements environnementaux et des activités humaines au cours des derniers 5000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche quantitative de l'érosion des versants dans le Massif Central : étude comparée de la sédimentation des lacs de Guéry (1 244 m a.s.l.) et de Montcineyre (1 182 m a.s.l.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiproxy analysis of a lacustrine-palustrine sediment core from Lebanon reveals four climate cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a highly resolved record of 10Be from EPICA Dome C during MIS 9 as a proxy of solar variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPICS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of the EPICA Dome C ice core with marine sediments from 355-800 ka using proxies of the paleomagnetic field intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPICS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical South Pacific sea surface temperatures during the last deglaciaton from Tahiti corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kölling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.1800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un millénaire de crues extrêmes en Europe du Sud-Ouest : vers un modèle de distribution spatio-temporelle des situations météorologiques à l'origine des événements de précipitations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du remplissage sédimentaire du Lac d'Allos (Massif du Mercantour, Alpes du Sud) : implications pour des reconstitutions de chroniques de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability in tropical Pacific temperatures during Heinrich stadial 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a 10 um spot size laboratory micro-XRF to environmental sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ice cores with the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radiocarbon Conference 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Judean Hills, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute dating of the last 7000 years of the Vostok ice core using $^{10}$Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldshmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Toulouse, France. pp.1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of a bituminous concrete for dam cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleureau J.-M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior of a bituminous concrete for dam cores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel temps fera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tallandier, 2007, 978-2-84734-383-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme face au climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bard, Édouard. Collège de France / Odile Jacob, 2006, Travaux du Collège de France, 978-2-7381-1660-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et le climat : une liaison dangereuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 482, 2005, Découvertes Gallimard, 978-2-07-030094-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, pp.80, 2003, </w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.2815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France / Fayard, 170, 2003, Leçons inaugurales du Collège de France, 978-2-213-61718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Deglaciation : Absolute and Radiocarbon Chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Broecker, Wallace S. Springer Verlag, 1992, 978-0-387-53123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-edge deglacial reef establishment and subsequent partial demise: Response to distinct pulses of sea-level rise associated with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs and Sea-Level Change: Quaternary Records and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-171, 2022, </w:t></w:r><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54780/IASSP49/05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tortell, Philippe Daniel and Turin, Mark and Young, Margot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBC Press / Peter Wall Institute for Advanced Studies, pp.31--37, 2018, 978-1-77527-661-6. </w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvbtzpfm.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past hydrological variability in the Moroccan Middle Atlas inferred from lakes and lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Region under Climate Change La méditerranée face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.57-69, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01394690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du niveau de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches Scientifiques de l’Institut Océanographique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Océanographique de Monaco, pp.1--7, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sahara : les grands changements climatiques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.9--10, 2012, 978-2-87772-476-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des éruptions volcaniques sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel, Catherine and Mosseri, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-203, 2011, À découvert, 978-2271071989. </w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusions minérales et gazeuses dans les glaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chapellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel, Catherine and Mosseri, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.201--203, 2011, 978-2-271-07198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'océan mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bard, Edouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan, le climat et nous : un équilibre fragile ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pommier, pp.6--45, 2011, 978-2-7465-0531-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques récents sont-ils dus au Soleil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orsenna, Erik and Petit, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat : une planète et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, pp.188--197, 2011, 978-2-7491-1979-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur les forçages naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel, Catherine and Mosseri, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.189--190, 2011, 978-2-271-07198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les origines de l'effet de serre et du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ville brûle, pp.7--16, 2010, 978-2-36012-003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : certitudes, incertitudes et idées fausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abel, Olivier and Bard, Edouard and Berger, A. and Besnier, J-M. and Guesnerie, R. and Serres, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions le Pommier, pp.59--79, 2009, Les essais du Pommier, 978-2-7465-0440-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat, glaces et océans : quelles évolutions à court et long termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l’OPECST : Clôture de la 4e année polaire internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Sénat et de l’Assemblée National, pp.113--117, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2006-2007. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations climatiques du passé et de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tisot, Jean-Paul and Samama, Jean-Claude and Marty, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géosciences au service de l'Homme : Comprendre l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ronald Hirlé, pp.177--195, 2007, 978-2-914729-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2005-2006. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Le méthane et le destin de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapellaz, Jérôme; Foucher, Jean-Paul; Lambert, Gérard; Ramstein, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Méthane et le destin de la Terre. Les hydrates de méthanes : rêve ou cauchemar?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.5-11, 2006, 978-2-86883-829-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l'océan Atlantique et les surprises du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bard, Édouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme face au climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France / Odile Jacob, pp.49--84, 2006, Travaux du Collège de France, 978-2-7381-1660-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation C-14, U-Th, ESR des niveaux moustériens de la grotte du Boquete de Zafarraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pettitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. C. Barroso Ruiz, H. de Lumley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 487-518, 2006, 84-8266-564-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00309550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2004-2005. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité climatique extrême des périodes glaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science au Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.105--108, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2003-2004. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2002-2003. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute and radiocarbon chronologies of the Younger Dryas cold period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Widemann, François and Taborin, Yvette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologies géophysiques et archéologiques du paléolithique supérieur. Geophysical and archaeological chronologies for the Upper Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Edipulgia, pp.375--379, 2003, Archeologia, storia, cultura, 978-88-7228-364-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carbone 14 : progrès récents et limitations de la méthode de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie et géochimie isotopique. Causse C. (ed.), Gasse F. (ed.). ORSTOM, Paris, pp. 229-250. (Colloques et Séminaires). ISBN 2-709-1377-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-250, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Indian monsoon regime during the last 170,000 years: Evidence from sea surface temperature, salinity and organic carbon records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Precipitations and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.27--51, 1994, </w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-79268-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature of the last interglacial based on δ$^{18}$O in mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pätzold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long-term climatic variations: Data and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, Berlin, Heidelberg, pp.259-266, 1994, NATO ASI Series, Series I: Global environmental change, 978-3-642-79068-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurate are our chronologies of the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minze Stuiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Shackleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eddy JA, Oeschger H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Changes in the Perspective of the Past, pp.103--120, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurate are our chronologies of the Past ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minze Stuiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Shackleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.A. Eddy; H. Oeschger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global changes in the Perspective of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-120, 1993, 978-0471936039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating strategies for reconstructing past global changes -what and where are the gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eddy, John A. and Oeschger, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global changes in the perspective of the past: report of the Dahlem Workshop on Global Changes in the Perspective of the Past, Berlin 1991, December 8-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ES 12, Wiley, pp.103--120, 1993, Environmental sciences research report, 978-0-471-93603-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230Th/234U and 14C ages obtained by mass spectrometry on corals from Barbados (West Indies), Isabela (Galapagos) and Mururoa (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bard; W.S. Broecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Last Deglaciation : Absolute and Radiocarbon Chronologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.103-110, 1992, Nato ASI Subseries I, 978-3-642-76061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230Th/234U and 14C ages obtained by mass spectrometry on orals from Barbados West Indies), Isabela (Galapagos) and Mururoa (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Broecker, Wallace S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Last Deglaciation : Absolute and Radiocarbon Chronologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.103--112, 1992, 978-0-387-53123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-to-Interglacial Changes in Ocean Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon After Four Decades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.62-74, 1992, </w:t></w:r><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-4249-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geomagnetic Calibration of the Radiocarbon Time-Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Last Deglaciation: Absolute and Radiocarbon Chronologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.163-169, 1992, </w:t></w:r><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-76059-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial to interglacial changes in ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. E. Taylor et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon After Four Decades - An Interdisciplinary \textbar Ervin Taylor \textbar Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-74, 1992, Radiocarbon after four decades: An interdisciplinary perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurate are the U-Th ages obtained by mass spectrometry on coral terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.J. Kukla; E. Went. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Start of a Glacial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, Berlin, Heidelberg, pp.15-21, 1992, NATO ASI Series 1: Global environmental change, 978-3-642-76956-6. </w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-76954-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interglacial-Glacial Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dreimanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Start of a Glacial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-13, 1992, </w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-76954-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be deposition at Vostok, Antarctica during the last 50.000 years and its relationship to possible cosmogenic production variations during this period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Barkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The last deglaciation, absolute and radiocarbon chronologies. E. Bard, W.S. Broecker (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO ASI Series, Subseries Global Environmental Change. I2, Springer-Verlag, pp.127-139, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03339511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last deglaciation in the Southern and Northern Hemispheres: A comparison based on oxygen isotope, sea surface temperature estimates, and accelerator $^{14}$C dating from deep-sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labracherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Bleil; Jörn Thiede. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological History of the Polar Oceans: Arctic versus Antarctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 308, Springer Netherlands, pp.405-415, 1990, Part of the NATO ASI Series book series (ASIC), ISBN: 978-94-010-7410-0. </w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-009-2029-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation C-14 en spectrométrie de Massé par accélérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes pluridisciplinaires d'étude scientifique des sites et des vestiges archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque du GMPCA, Lyon 1987, Ed. du Comm. Trav. Hist. &amp; Sci., pp.81-84, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of carbon-14 by accelerator mass spectrometry : oceanographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geugueniat, P; Guary, J. C.; Pentreath, R. J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radionuclides : A Tool for Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.86, 1989, 9780429080838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Model for Reversals of the Geomagnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomagnetism and Palaeomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-214, 1989, </w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-009-0905-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of carbon-14 by accelerator mass-spectrometry : oceanographic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Guary J.C.; Guegueniat P.,; Pentreath R.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radionuclides: a tool for Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.64-73, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-14 dating by means of accelerator mass spectrometry: application to the paleolithic chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme de Néandertal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-24, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation effects on abrupt climatic changes recorded in deep sea sediments. correlation between profiles and accelerator $^{14}$C dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrupt Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.263-278, 1987, </w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-009-3993-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Radiocarbon Summarisation: Rigorous Identification of Variations/Changepoints in the Occurrence Rate of Radiocarbon Samples using a Poisson Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Al-Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier response to Holocene warmth inferred from in situ &lt;sup&gt;10&lt;/sup&gt;Be and &lt;sup&gt;14&lt;/sup&gt;C bedrock analyses in Steingletscher’s forefield (central Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseanne Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature des activités hydroélectriques à la tête du bassin versant du Vicdessos à partir d'une caractérisation multidisciplinaire des archives sédimentaires du lac-barrage de Fourcat (projet ALTOS 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Comment on “The timing and evolution of the post-glacial transgression across the Sea of Marmara shelf south of Istanbul” by Hiscott et al., Marine Geology 248, 228–236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Eriş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B.F. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Çağatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lericolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ü. Sancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.230-236. </w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of agro-pastoral and forest resource management in Central Asia revealed by multiproxy analyses of the Lake Kanbeshbulak sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rhoné-Quer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy tree ring analysis to improve the dating around the Older Dryas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined analysis of microfacies of continuous and instantaneous lake deposits to refine the seasonal signal of hydro-gravitational hazards in the southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eah Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methods for studying biomarkers in sediments - towards a sustainable analysis of archaeological and climatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes analytiques plus vertes dans les domaines des sciences de l’environnement et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès ED 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des ossements archéologiques au CEREGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual 14C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene hydrological changes in the Eastern Equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES OSM Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of LGM tropical SST anomalies from Mg/Ca and UK37’ using the SENSETROP database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kienast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Sensetrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the centennial-scale hydrological variability of Lake Maharlou (SW Iran) over the last 3500 years using sedimentological and geochemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Last Glacial Tropical SST Anomalies from Mg/Ca and UK37’ to Constrain Climate Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kienast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability and flood events in Moroccan Middle-Atlas mountains : micro-scale investigation of lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouve Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: European Geosciences Union - General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosismicité en Auvergne à travers l'étude régionale comparée des enregistrements sédimentaires lacustres au Mont-Dore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. Poster, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1549"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edouard Bard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edouard-bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7237-8622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031962807</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">94239098</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000116887118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (294)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 122, pp.159-168. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e0m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-wax n-alkanes from the central Congo Basin as palaeo-environmental and -climatic proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Guardiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël U D Bouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolia Abaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Menges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, 105092 [17 p.]. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2025.105092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased rainfall in southern Central America under glacial climate conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 672, pp.119699. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid shifts in an alpine lake ecosystem of the Southern Alps in response to Late Glacial-Holocene centennial-scale events inferred from diatom assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Conrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (4), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-025-00360-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New SOCOL:14C-Ex model reveals that the Late-Glacial radiocarbon spike in 12350 BC was caused by the record-strong extreme solar storm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Golubenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Rozanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 661, pp.119383. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on sea-level rise during meltwater pulse 1B from the Great Barrier Reef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Humblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Braga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tezer Esat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4698. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59858-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: Shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2508014122. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2508014122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice core dating with the 36Cl/10Be ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Kappelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimund Muscheler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juerg Beer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Christl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 355, pp.109254. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional climatic dynamics and cultural divergence in glacial western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A.G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 363, pp.109429. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05092302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kharlanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher in the mountains: Dynamics of agro-pastoral practices in a low-latitude mountain system (Karkas Mountains, central Iran) during the Mediaeval Warm Period and the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.109202. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic societies and landscape transformations in northwestern France: A high-resolution multi-proxy study including sedimentary DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Lemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Hudson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109644. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Geological Hazards in a Changing World Through Regional Multidisciplinary Approaches to European Glacial Lakes (Northern Pyrenees, Northern and Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter van Beek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (4), pp.72. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geohazards6040072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05442349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 121, pp.153-163. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ktv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory Comparison of Branched GDGT Temperature and pH Proxies Using Soils and Lipid Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy De Jonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francien Peterse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaas G J Nierop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas M Blattmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (7), pp.e2024GC011583. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024GC011583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropogenic and biogenic pollutants in a forested environment: SPRUCE-22 campaign overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Matrali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Vasilakopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Aktypis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Kaltsonoudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Florou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 334, pp.120722. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2024.120722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme solar storms and the quest for exact dating with radiocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Blaauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 633 (8029), pp.306 - 317. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07679-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF THE INTCAL DATABASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Adolphi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (6), pp.1852-1868. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postglacial flooding and Holocene climate shifts in the Persian Gulf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (4), pp.592-607. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palynology, palaeoclimate and chronology from the Saalian Glacial to Saint-Germain II interstadial from two long cores at the limit between the Mediterranean and Euxinian regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 311, pp.108145. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the case for an International Decade of Radiocarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Eglinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Graven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Trumbore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lihini Aluwihare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2261), pp.247-273. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2023.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARINE RADIOCARBON CALIBRATION IN POLAR REGIONS: A SIMPLE APPROXIMATE APPROACH USING MARINE20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Butzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Hughen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (4), pp.848-875. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2023.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinocyst assemblages and water surface conditions in the Sea of Marmara during MIS 6 and 5 from two long cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne A. G. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Marret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 314, pp.108229. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejuvenating the ocean: mean ocean radiocarbon, CO 2 release, and radiocarbon budget closure across the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luke Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Primeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurich Jeltsch-Thömmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortunat Joos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (11), pp.2177-2202. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-19-2177-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new view on abrupt climate changes and the bipolar seesaw based on paleotemperatures from Iberian Margin sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120 (12), pp.e2209558120. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2209558120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04033038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiocarbon spike at 14 300 cal yr BP in subfossil trees provides the impulse response function of the global carbon cycle during the Late Glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 381 (2261), pp.20220206. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2022.0206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 120, pp.97-104. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.18192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A response to community questions on the Marine20 radiocarbon age calibration curve: Marine reservoir ages and the calibration of 14C samples from the oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (1), pp.247-273. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2022.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Isotope Stage 4 (71–57 ka) on the Western European margin: Insights to the drainage and dynamics of the Western European Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Toucanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 229, pp.104221. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2023.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological and genetic analysis of an Upper Palaeolithic female infant burial from Borsuka Cave, Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena I Zavala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (12), pp.108283. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 119, pp.131-142. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.16897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An absolute radiocarbon chronology for the World Heritage site of Sarvestan (SW Iran); a late Sasanian heritage in early Islamic era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Askari‐chaverdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Faucherre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 64 (2), pp.545-559. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the mobility of a Late Epigravettian (∼13 ka) male infant from Grotte di Pradis (Northeastern Italian Prealps) at high-temporal resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Lugli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Vazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Bortolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12193-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03824755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A predominantly tropical influence on late Holocene hydroclimate variation in the hyperarid central Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs van Der Meeren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Verschuren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoub A. Nassour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi L. Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (14), pp.eabk1261. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abk1261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier response to Holocene warmth inferred from in situ &amp;lt;sup&amp;gt;10&amp;lt;/sup&amp;gt;Be and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt;C bedrock analyses in Steingletscher's forefield (central Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg M Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseanne Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.23 - 44. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-18-23-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternate Atlantic forest and climate phases during the early Pleistocene 41 kyr cycles in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula A Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise C Bicudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 286, pp.107560. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon as a Dating Tool and Tracer in Paleoceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Skinner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020RG000720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “14C plateau tuning – A misleading approach or trendsetting tool for marine paleoclimate studies?” by Michael Sarnthein and Pieter M. Grootes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J. Heaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-2021-173-CC1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Novel Hydroxylated Tetraether Index RI‐OH′ as a Sea Surface Temperature Proxy for the 160–45 ka BP Period Off the Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (3), pp.e2020PA004077. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020PA004077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03149372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon: A key tracer for studying Earth’s dynamo, climate system, carbon cycle, and Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bronk Ramsey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Butzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 374 (6568), </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abd7096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik T Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03211733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ cosmogenic 10Be–14C–26Al measurements from recently deglaciated bedrock as a new tool to decipher changes in Greenland Ice Sheet size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Lesnek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Cuzzone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Briner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Badgeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (1), pp.419-450. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-419-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the tuning of plateaus in atmospheric and oceanic &lt;sup&gt;14&lt;/sup&gt;C records to derive calendar chronologies of deep-sea cores and records of C marine reservoir age changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Heaton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (4), pp.1701-1725. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-17-1701-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine20—The Marine Radiocarbon Age Calibration Curve (0–55,000 cal BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Butzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.779-820. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the dating of short tree-ring series still a challenge? New evidence from the pile dwelling of Lucone di Polpenazze (northern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Martinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Baioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bernabei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 121, pp.105190. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2020.105190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing and stepwise transitions of the African Humid Period from geochemical proxies in the Nile deep-sea fan sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanna Bouloubassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hennekam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106071. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IntCal20 Northern Hemisphere Radiocarbon Age Calibration Curve (0–55 cal kBP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.725-757. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Upper Palaeolithic Homo sapiens from Bacho Kiro Cave, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Sirakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Aldeias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shara Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 581 (7808), pp.299-302. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-020-2259-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 14C chronology for the Middle to Upper Palaeolithic transition at Bacho Kiro Cave, Bulgaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (6), pp.794-801. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41559-020-1136-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees – ERRATUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.1119-1119. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onset of the Younger Dryas Recorded with 14 C at Annual Resolution in French Subfossil Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.901-918. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2019.116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03048599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Findings from an in-Depth Annual Tree-Ring Radiocarbon Intercomparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (4), pp.873-882. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2020.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Diagenesis of Lacustrine Carbonates in Volcanic Settings: The Role of Magmatic CO 2 (Lake Dziani Dzaha, Mayotte, Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (3), pp.363-378. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsearthspacechem.9b00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02499121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended dilation of the radiocarbon time scale between 40,000 and 48,000 y BP and the overlap between Neanderthals and Homo sapiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (35), pp.21005-21007. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2012307117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Holocene Thermal Maximum recorded by branched tetraethers and pollen in Western Europe (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 228, pp.106109. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.106109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronostratigraphy of a 1.5±0.1 Ma composite sedimentary record from Colônia basin (SE Brazil): Bayesian modeling based on paleomagnetic, authigenic 10Be/9Be, radiocarbon and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Oliveira Sawakuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Mineli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101081. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shut down of the South American summer monsoon during the penultimate glacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Rodríguez-Zorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Aquino-Alfonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.6275. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-62888-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source apportionment of carbonaceous aerosols in the vicinity of a Mediterranean industrial harbor: A coupled approach based on radiocarbon and molecular tracers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boualem Mesbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212, pp.250-261. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct radiocarbon dates of mid Upper Palaeolithic human remains from Dolní Věstonice II and Pavlov I, Czech Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27, pp.102000. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2019.102000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid chromatographic isolation of individual carbohydrates from environmental matrices for stable carbon analysis and radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Nouara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Panagiotopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Violaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1067, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of 36 Cl nuclear bomb inputs deposited in snow from Vostok and Talos Dome, Antarctica, using the 36 Cl/Cl ‐ ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pivot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD030200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating small carbonate samples with the gas ion source of AixMICADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 455, pp.276-283. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Holocene hydrology of Lake Maharlou, southwest Iran, inferred from high-resolution sedimentological and geochemical analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paleolimnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.111-128. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10933-018-0048-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Mediterranean Sea Paleothermometry Over the Last Glacial Cycle Based on the Novel RI‐OH Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (4), pp.616 - 634. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018PA003452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle Atlas Mountains inferred from microscale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91 (1), pp.414-430. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fire as a motor of rapid environmental degradation during the earliest peopling of Malta 7500 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Marriner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kaniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timmy Gambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Gambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212, pp.199-205. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiradionuclide evidence for an extreme solar proton event around 2,610 B.P. (∼660 BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paschal O’hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Mekhaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian A Adolphi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Aldahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (13), pp.5961-5966. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1815725116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the cosmogenic in situ 14C laboratory at the Lamont-Doherty Earth Observatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Koffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456, pp.157-162. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent Draining of the Stratospheric 10 Be Reservoir After the Samalas Volcanic Eruption (1257 CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Viseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (13), pp.7082-7097. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JD029823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New High‐Resolution Magnetic Scanner for Sedimentary Sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoru Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (7), pp.3186-3200. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of human activities and vegetation changes on the tetraether sources in Lake St Front (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Reille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.38-52. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157924v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pretreatment and gaseous radiocarbon dating of 40–100 mg archaeological bone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Hublin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 5342 (2019), </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41557-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.67-70. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.14036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Matters: Radiocarbon Dates of &amp;lt;200 µg Ancient Collagen Samples with AixMICADAS and Its Gas Ion Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (02), pp.425 - 439. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2017.98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of mass accuracy in selected ion monitoring analysis of branched and isoprenoid tetraethers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118, pp.58 - 62. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar activity over nine millennia: A consistent multi-proxy reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Krivova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A Kovaltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.A93. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of small CO2 gas measurements with AixMICADAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 437, pp.93-97. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02078496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiproxy analyses of Lake Allos reveal synchronicity and divergence in geosystem dynamics during the Lateglacial/Holocene in the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186, pp.60-77. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine measurements at the 5MV French AMS national facility ASTER: Associated external uncertainties and comparability with the 6MV DREAMS facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 420, pp.40 - 45. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood 14C Dating with AixMICADAS: Methods and Application to Tree-Ring Sequences from the Younger Dryas Event in the Southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (01), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/RDC.2017.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change evidences from the end of the Little Ice Age to the Current Warm Period registered by Melincué Lake (Northern Pampas, Argentina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Piovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Córdoba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.160 - 174. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2016.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data reporting standards for publication of U-series data for geochronology and timescale assessment in the earth sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mclean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bowring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 39, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PMIP4 contribution to CMIP6 – Part 3: The last millennium, scientific objective, and experimental design for the PMIP4 &amp;lt;em&amp;gt;past1000&amp;lt;/em&amp;gt; simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10, pp.4005-4033. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-10-4005-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon calibration beyond 20,000 14 C yr B.P. by means of planktonic foraminifera of the Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (2), pp.204-214. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2003.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large 14C age offsets between the fine fraction and coexisting planktonic foraminifera in shallow Caribbean sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38:, pp.61-74 (IF 3,142). </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2016.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Tie-Pointing - Transferring Chronologies between Records via a Gaussian Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hughen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (4), pp.1975-1997. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.17777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of soil types for the calibration of molecular proxies for soil pH and temperature using global soil datasets and Vietnamese soil profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 101, pp.140 - 153. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2016.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating contributions from biomass burning, fossil fuel combustion, and biogenic carbon to carbonaceous aerosols in the Valley of Chamonix: a dual approach based on radiocarbon and levoglucosan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.13753 - 13772. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-16-13753-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Report of the First Workshop of the Intcal04 Radiocarbon Calibration/Comparison Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hughen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guilderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerry Mccormac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 44 (3), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200032100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature reconstructions over the last 70kyr off Portugal: Biomarker data and regional modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.40-65. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015PA002831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115, pp.177-193. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.12517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 14 C and U-Th Ages in Corals from IODP #310 Cores Offshore Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (4), pp.1947-1974. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.v55i2.16134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine04 Marine Radiocarbon Age Calibration, 0–26 Cal Kyr Bp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Hughen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanda Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.1059-1086. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200033002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on ``Younger Dryas sea level and meltwater pulse 1B recorded in Barbados reefal crest coral Acropora palmata'' by N. A. Abdul et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (12), pp.1603-1608. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016PA002979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape evolution and agro-sylvo-pastoral activities on the Gorgan Plain (NE Iran) in the last 6000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmila Shumilovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franҫois Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (10), pp.1676 - 1691. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683616646841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Status of Radiocarbon Calibration and Comparison Records Based on Polynesian Corals and Iberian Margin Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot-Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.1189-1202. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200033087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical seismicity of the Mont Dore volcanic province (Auvergne, France) unraveled by a regional lacustrine investigation: New insights about lake sensitivity to earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.134 - 150. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of twenty-first-century policy for multi-millennial climate and sea-level change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter U. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy D. Shakun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun A. Marcott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. Mix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (4), pp.360-369. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NCLIMATE2923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NotCal04—Comparison/Calibration 14 C Records 26–50 Cal Kyr BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J van der Plicht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (3), pp.1225-1238. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200033117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Latitude Impacts on Deglacial CO_\textrm2 : Southern Ocean Westerly Winds and Northern Hemisphere Permafrost Thawing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Völker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Acta Leopoldina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 121 (409), pp.135--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental controls on paleo-pH at mid-latitudes: A case study from Central and Eastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 417, pp.458-466. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing past accumulation rate reconstructions in East Antarctic ice cores using Be-10, water isotopes and CMIP5-PMIP3 models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (issue 3), pp.355-367. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-11-355-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01148166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why deep drilling in the Colônia Basin (Brazil)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. U Reimold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ariztegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P Crósta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Drilling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/sd-20-33-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.199-217. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.11892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eastern Mediterranean Sea circulation inferred from the conditions of S1 sapropel deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic-Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pothin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.855-867. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-11-855-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AixMICADAS, the accelerator mass spectrometer dedicated to 14C recently installed in Aix-en-Provence, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bonvalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.80 - 86. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.01.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle du carbone dans l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Sempere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.38--39. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lettre-cdf.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Sea temperature response to glacial millennial‐scale climate variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Wegwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Ganopolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Dellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 42 (19), pp.8147-8154. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL065499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroclimatic changes in northern Levant over the past 400,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Develle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 111, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freshening of the Marmara Sea prior to its post-glacial reconnection to the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Aloisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sauvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 413, pp.176-185. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the stratospheric budget of beryllium isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Bekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.28582. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusb.v67.28582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent millennial-scale link between Greenland climate and northern Pacific Oxygen Minimum Zone under interglacial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. E. Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.405-418. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-10-405-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permafrost thawing as a possible source of abrupt carbon release at the onset of the Bølling/Allerød</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Köhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Knorr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.5520. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms6520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for planetary influence on solar activity 330 000 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A132. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00962189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meltwater events and the Mediterranean reconnection at the Saalian-Eemian transition in the Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Wegwerth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olaf Dellwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 404, pp.124-135. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotation of the Earth, solar activity and cosmic ray intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barlyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Abarca-Del-Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Geophysicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (7), pp.761-771. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/angeo-32-761-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into continental temperatures in the northwestern Black Sea area during the Last Glacial period using branched tetraether lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84, pp.98 - 108. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMPARE 2013: Constraining tropical ocean cooling during the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kienast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masa Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (1), pp.43-43. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.22.1.43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 113, pp.199-217. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.2339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntCal13 and Marine13 Radiocarbon Age Calibration Curves 0–50,000 Years cal BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.1869-1887. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.16947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrupt drainage cycles of the Fennoscandian Ice Sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Ponzevera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (17), pp.6682-6687. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1214676110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-series, ESR and 14C studies of the fossil remains from the Mousterian levels of Zafarraya Cave (Spain): A revised chronology of Neandertal presence,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barroso Ruíz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.20-33. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.169-188. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory study of TEX86 and BIT analysis of sediments, extracts, and standard mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen C. Hopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rosell-Melé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (12), pp.5263-5285. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013GC004904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Highlights: Investigating Past Interglacials - Dating and synchronizing paleoclimatic records over the last interglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. C. Tzedakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past Global Changes Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.26-27. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22498/pages.21.1.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the African Humid Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 342 (6160), pp.808-809. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1246519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05422830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land-use changes and environmental dynamics in the upper Rhone valley since Neolithic times inferred from sediments in Lac Moras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.00-00. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683612475142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoflood activity and climate change over the last 1400 years recorded by lake sediments in the north-west European Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp. 189-199. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.2609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00799655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and Treatment of Data for Radiocarbon Calibration: An Update to the International Calibration (IntCal) Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.1923-1945. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.16955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02469940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological changes in eastern europe during the last 40,000 yr inferred from biomarkers in Black Sea Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (3), pp.502--509. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2013.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene land-use evolution and associated soil erosion in the French Prealps inferred from Lake Paladru sediments and archaeological evidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vannière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40, pp.1636-1645. </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00763735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-reversible geosystem destabilisation at 4200 cal. BP: Sedimentological, geochemical and botanical markers of soil erosion recorded in a Mediterranean alpine lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (12), pp.1863-1874. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613508158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00907274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air-sea temperature decoupling in western Europe during the last interglacial-glacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Fernanda Sánchez Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaelle Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco D’errico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6 (10), pp.837-841. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon calibration/comparison records based on marine sediments from the Pakistan and Iberian Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Boening</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (4), pp.1999-2019. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2458/azu_js_rc.55.17114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatiotemporal investigation of varved sediments highlights the dynamics of hypolimnetic hypoxia in a large hard-water lake over the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marcel Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (4), pp. 1395-1408. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2013.58.4.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00927752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automated purification method for archaeal and bacterial tetraethers in soils and sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Sanchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.83-90. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latitudinal variations in intermediate depth ventilation and biological production over northeastern Pacific Oxygen Minimum Zones during the last 60 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53, pp.24-38. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronounced interannual variability in tropical South Pacific temperatures during Heinrich Stadial 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (965), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms1973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.155-171. </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.1380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A precise search for drastic temperature shifts of the past 40,000 years in southeastern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (2), </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012PA002291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1400 years of extreme precipitation patterns over the Mediterranean French Alps and possible forcing mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, p.1-12. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00719973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives lacustres de l'évolution du climat et des activités humaines récentes dans les Pyrénées ariégeoises au cours de l'Holocène (étang majeur, vallée du Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reef response to sea-level and environmental changes during the last deglaciation: Integrated Ocean Drilling Program Expedition 310, Tahiti Sea Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Seard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (7), pp.643-646. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G32057.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice-sheet collapse and sea-level rise at the Bolling warming 14,600 years ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 483 (7391), pp.559-564. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate forcing reconstructions for use in PMIP simulations of the Last Millennium (v1.1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, pp.185- 191. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-5-185-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00844466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing subsidence rates and paleo water-depths for Tahiti reefs using U–Th chronology of altered corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander L. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiko Fujita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Iryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 295-298, pp.86 - 94. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2011.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming preceded by increasing carbon dioxide concentrations during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy D. Shakun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter U. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaun A. Marcott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 484 (7392), 49--54 (+ 52 p. suppl.). </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanic and solar activity, and atmospheric circulation influences on cosmogenic 10Be fallout at Vostok and Concordia (Antarctica) over the last 60years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (22), pp.7132-7145. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate forcing reconstructions for use in PMIP simulations of the last millennium (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.A. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Jungclaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. M. Ammann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp33-45. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-4-33-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00605117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbialite development patterns in the last deglacial reefs from Tahiti (French Polynesia; IODP Expedition #310): Implications on reef framework architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Seard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 279 (1-4), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2010.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Northeastern Pacific oxygen minimum zone variability over the past 70 kyr: Impact of biological production and oceanic ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011PA002126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Sea &amp;quot;Lake&amp;quot; reservoir age evolution since the Last Glacial - Hydrologic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Garreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zaragosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 308 (1-2), pp.245-258. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du Soleil sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Astronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 125, pp.8--44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revised calendar age for the last reconnection of the Black Sea to the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lericolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (9-10), pp.1019-1026. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-surface salinity variations in the northern Caribbean Sea across the Mid-Pleistocene Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-7-75-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du soleil sur le climat. Conférence prononcée le 2 décembre 2010 dans le cadre du partenariat entre le Collège de France et le Collège Belgique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.32--35. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lettre-cdf.1210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The precession phase of hydrological variability in the Western Pacific Warm Pool during the past 400 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Barlyaeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (25-26), pp.3716-3727. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the bipolar see-saw in Antarctic climate records during the last deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Stenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Buiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Frezzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Albani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1), pp.46-49. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo1026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00647558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Antarctic view of Beryllium-10 and solar activity for the past millennium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (11-12), pp.2201-2218. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-010-0795-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00646759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’ai le devoir de prendre part au débat sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 439, pp.68--69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Eastern Pacific ocean ventilation at intermediate depth over the last 150 kyr BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 298 (1-2), pp.217-228. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrology in the Sea of Marmara during the last 23 ka: Implications for timing of Black Sea connections and sapropel deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009PA001735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical evidence for a large methane release during the last deglaciation from Marmara Sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 74 (5), pp.1537--1550. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical issues about solar–climate relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Naveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (5), pp.565-573. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-565-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More humid interglacials in Ecuador during the past 500 kyr linked to latitudinal shifts of the equatorial front and the Intertropical Convergence Zone in the eastern tropical Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rincón-Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Contreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (2), </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009PA001868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea-level conundrum: case studies from palaeo-archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Siddall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bamber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (1), pp.19-25. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.1270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03259782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglacial Meltwater Pulse 1B and Younger Dryas Sea Levels Revisited with Boreholes at Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe-Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 327 (5970), pp.1235-1237. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1180557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial hydrologic conditions in the Black Sea reconstructed using geochemical pore water profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vallet-Coulomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Böttcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1), pp.57--66. </w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2010.04.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical look at solar-climate relationships from long temperature series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Yiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (1), pp.745 - 758. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-6-745-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining charcoal and elemental black carbon analysis in sedimentary archives: Implications for past fire regimes, the pyrogenic carbon cycle, and the human-climate interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio S. Anselmetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 72 (4, SI), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 109, pp.147-163. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation state of metastable magnesian calcite in periplatform sediments from the Caribbean Sea over the last million years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GC002779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntCal09 and Marine09 Radiocarbon Age Calibration Curves, 0–50,000 Years cal BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G. L. Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51 (4), pp.1111--1150. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200034202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wet to dry climatic trend in north-western Iberia within Heinrich events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Naughton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Sánchez Goñi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kageyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 284, pp.329-342. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.EPSL.2009.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00672534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCZ rather than ENSO signature for abrupt climate changes across the tropical Pacific?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 72 (1), pp.123-131. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2009.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical determination of reef and periplatform carbonates: Calibration and implications for paleoceanography and radiochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (1-2), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04513368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phasing and amplitude of sea-level and climate change during the penultimate interglacial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Dutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tezer Esat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Lambeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (5), pp.355-359. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial/interglacial sea surface temperature changes in the Southwest Pacific ocean over the past 360 ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (13-14), pp.1160-1170. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2008.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of PMIP2 model simulations and the MARGO proxy reconstruction for tropical sea surface temperatures at last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bette Otto-Bliesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Brady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayako Abe-Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (6), pp.799-815. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-008-0509-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interlaboratory study of TEX 86 and BIT analysis using high‐performance liquid chromatography–mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Schouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Hopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaap van der Meer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anchelique Mets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), </w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GC002221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene–Holocene evolution of the northern shelf of the Sea of Marmara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Çağatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Eriş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. B. F. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ü. Sancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Polonia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 265 (3), pp.87--100. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2009.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Arabian Sea SST during the penultimate interglacial: A comparison of U 37 K′ and Mg/Ca paleothermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (2), </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007PA001557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of eastern equatorial Pacific thermocline variability: Implications for ENSO dynamics over the last glacial period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cartapanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (3), </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008PA001701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of the subtropical front as a modulator of glacial climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalind Rickaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 460 (7253), pp.380-383. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the common solar signal in different cosmogenic isotope data sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuho Horiuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady Kovaltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research Space Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (A3), </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JA013888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penultimate Deglacial Sea-Level Timing from Uranium/Thorium Dating of Tahitian Corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gideon Henderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Mason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 324 (5931), pp.1186-1189. </w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1168754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for tropical South Pacific climate change during the Younger Dryas and the Bølling–Allerød from geochemical records of fossil Tahiti corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimio Hanawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Iryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 288 (1-2), pp.96-107. </w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEALEX - Internal reef chronology and virtual drill logs from a spreadsheet-based reef growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Koelling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Michael Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasufumi Iryu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66 (1-2), pp.149-159. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2008.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on the magnitude and patterns of ocean cooling at the Last Glacial Maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Waelbroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kucera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rosell-Melé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mara Weinelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (2), pp.127-132. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NGEO411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’océan atténue le réchauffement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.71--73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial/centennial-scale thermocline ventilation changes in the Indian Ocean as reflected by aragonite preservation and geochemical variations in Arabian Sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Böning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73 (22), pp.6771-6788. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2009.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Annuaire du Collège de France. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/annuaire-cdf.71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing influence of diagenetic carbonate dissolution on planktonic foraminiferal Mg/Ca in the southeastern Arabian Sea over the past 450 ka: Comparison between Globigerinoides ruber and Globigerinoides sacculifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sepulcre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takashi Toyofuku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GC001904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Are there connections between the Earth's magnetic field and climate?” by V. Courtillot, Y. Gallet, J.-L. Le Mouël, F. Fluteau, A. Genevey EPSL 253, 328, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 265 (1-2), pp.302-307. </w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coccolith chemistry reveals secular variations in the global ocean carbon cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. E. M. Rickaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (1-2), pp.83-95. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The timing and evolution of the post-glacial transgression across the Sea of Marmara shelf south of İstanbul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Eriş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B.F. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Çağatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Sancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lericolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 243 (1-4), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrigenous input response to glacial/interglacial climatic variations over southern Baja California: a rock magnetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile L. Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (25-28), pp.3118-3133. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A calendar chronology for Pleistocene mammoth and horse extinction in North America based on Bayesian radiocarbon calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17-18), pp.2031-2035. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Solar activity during the last 1000yr inferred from radionuclide records” by Muscheler et al. (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17-18), pp.2301-2304. </w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire du climat des premiers âges de la Terre à l'ère Tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2006-2007, pp.173--191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’océan et le changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre de l’Académie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.15--19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward direct, micron-scale XRF elemental maps and quantitative profiles of wet marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GC001480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy assessment of the western equatorial Pacific hydrography during the last 30 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (3), </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ventilation changes in the Arabian Sea during the late Quaternary: Implication for denitrification and nitrous oxide emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Pichevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Biogeochemical Cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (4), </w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006GB002852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moisture transport across Central America as a positive feedback on abrupt climatic changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 445 (7130), pp.908-911. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and solar variability: What's new under the sun?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Frank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 248 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2006.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a maximum simplicity paleoclimate model to simulate millennial variability during the last four glacial periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Siddall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stocker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Spahni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerry Mcmanus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (23-24), pp.3185-3197. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe du Nord se réchauffera moins qu'elle ne le devrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 399, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of meltwater pulse 1a and climate responses to meltwater injections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Stanford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sune Rasmussen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (4), </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006PA001340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “Radiocarbon calibration curve spanning 0 to 50,000 years BP based on paired 230Th/234U/238U and 14C dates on pristine corals” by R.G. Fairbanks et al. (Quaternary Science Reviews 24 (2005) 1781–1796) and “Extending the radiocarbon calibration beyond 26,000 years before present using fossil corals” by T.-C. Chiu et al. (Quaternary Science Reviews 24 (2005) 1797–1808)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike G.L. Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (7-8), pp.855-862. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2005.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IntCal and the future of radiocarbon calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas P. Guilderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Hogg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.9610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forçages climatiques d'origine géologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2005-2006, pp.149--157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Reactivation of European Rivers During the Last Deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Weijers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellen Hopmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 313 (5793), pp.1623-1625. </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1130511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level reversal during Termination II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Siddall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eelco Rohling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Hemleben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (10), pp.817. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G22705.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forçages externes du système climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-2005, pp.163--171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and elemental records in a non-tropical coral (Cladocora caespitosa) : Discovery of a new high-resolution climate archive for the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Silenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1), pp.94--120. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2005.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More Notes on Global Warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (5), pp.16-17. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1995728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse effect and ice ages : historical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (7), pp.603--638. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2004.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Better Radiocarbon Clock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot-Combes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 303 (5655), pp.178-179. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1091964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la variabilité climatique rapide sur les continents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2003-2004, pp.223--235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intcal04 Terrestrial Radiocarbon Age Calibration, 0–26 Cal Kyr BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pj Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mgl Baillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jw Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 46 (3), pp.1029--1058. </w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200032999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Risk Papillomavirus Infection Is Associated with Altered Antibody Responses in Genital Tract: Non-specific Responses in HPV Infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pretet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riethmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pretet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viral Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (3), pp.381-389. </w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/vim.2004.17.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat peut-il basculer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 373, pp.30--37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature anomalies in the oceans at the LGM estimated from the alkenone‐ U 37 K′ index: comparison with GCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Rosell-Melé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kay‐christian Emeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bjoern Grieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 31 (3), </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GL018151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomass burning record from the West Equatorial Pacific over the last 360 ky: methodological, climatic and anthropic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Williamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 213 (1-2), pp.83-99. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2004.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C and &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt; Th/U Dating of Surface Corals from the Marquesas and Vanuatu (Sub-Equatorial Pacific) in the 3000 to 15,000 Cal Yr Interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Ayliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnérat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Proceedings of the 18th International Radiocarbon Conference (Part 2 of 2), 46 (2), pp.551-566. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200035608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interlaboratory comparison study of Mg/Ca and Sr/Ca measurements in planktonic foraminifera for paleoceanographic research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Perron-Cashman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Lear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Barker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.n/a - n/a. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003GC000650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215-ka History of sea-level oscillations from marine and continental layers in Argentarola Cave speleothems (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma-Kate Potter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Silenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Improta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (1-2), pp.57-78. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2004.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat va-t-il basculer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dossiers de La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.34--40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques brusques et leurs manifestations dans l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résumés annuels du Collège de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2002-2003, pp.205--216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past changes in biologically mediated dissolution of calcite above the chemical lysocline recorded in Indian Ocean sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Schulte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22 (15-17), pp.1757-1770. </w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0277-3791(03)00172-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VALIDATION OF A HIGH SENSITIVE IMMUNOENZYMATIC ASSAY TO ESTABLISH THE ORIGIN OF IMMUNOGLOBULINS IN FEMALE GENITAL SECRETIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riethmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Biichlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Meillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Pretet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunoassay and Immunochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 23 (2), pp.145-162. </w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1081/IAS-120003658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency palaeoceanographic changes during the past 140 000 yr recorded by the organic matter in sediments of the Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 181 (4), pp.431--452. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-0182(01)00444-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Shock: Abrupt Changes over Millennial Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 55 (12), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1537910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological conditions over the western Mediterranean basin during the deposition of the cold Sapropel 6 (ca. 175 kyr BP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Silenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 202 (2), pp.481--494. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(02)00788-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée au coeur du réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres Marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20, pp.10--13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 356, pp.50--53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burial of redox-sensitive metals and organic matter in the equatorial Indian Ocean linked to precession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Mortlock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (5), pp.849-865. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00817-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-level during the penultimate interglacial period based on a submerged stalagmite from Argentarola Cave (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Antonioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Silenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 196 (3-4), pp.135-146. </w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(01)00600-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New TIMS constraints on the uranium-238 and uranium-234 in seawaters from the main ocean basins and the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (1), pp.79-93. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-4203(02)00100-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humeurs du Soleil changent notre climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 352, pp.17--18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alkenone distributions in the North Atlantic and Nordic sea surface waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ullah Ezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3 (2), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2001gc000159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen isotope/salinity relationship in the northern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stiévenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 106 (C3), pp.4565-4574. </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999JC000061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 300 000-yr coral reef record of sea level changes, Mururoa atoll (Tuamotu archipelago, French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.F Camoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ebren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 175 (1-4), pp.325-341. </w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0031-0182(01)00378-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision of the current methods to measure the proxy $U^{K'}_{37}$ and absolute abundance in sediments: Results of an inter-laboratory comparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Rosell-Melé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.-C. Emeis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. O. Grimalt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2 (7), pp.2000GC000141. </w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GC000141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00170859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the Calibrated Radiocarbon Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 292 (5526), pp.2443--2444. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1058375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Impact of Heinrich Events in the Subtropical Northeast Atlantic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Turon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Gendreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 289, pp.1321-1324. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.289.5483.1321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03618916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar irradiance during the last 1200 years based on cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52, pp.985-992. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusb.v52i3.17080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon Reservoir Ages in the Mediterranean Sea and Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Siani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 42 (2), pp.271-280. </w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200059075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validity of the isotopic thermometer in central Antarctica: Limited impact of glacial precipitation seasonality and moisture origin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randal Koster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 27 (17), pp.2677-2680. </w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2000GL011530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary insolation forcing on total organic carbon and C37 alkenone variations in the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dörte Budziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 15 (3), pp.307--321. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/1999PA000433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation au carbone 14 fait peau neuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 323, pp.52--56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ice age temperatures and geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 284 (5417), pp.1133-1134. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.284.5417.1133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon Calibration by Means of Mass Spectrometric &amp;lt;sup&amp;gt;230&amp;lt;/sup&amp;gt;Th/&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U and &amp;lt;sup&amp;gt;14&amp;lt;/sup&amp;gt; C Ages of Corals: An Updated Database Including Samples from Barbados, Mururoa and Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (3), pp.1085-1092. </w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200019135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the last 240 kyr on the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanographic Literature Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (45), pp.1123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and geophysical implications of the radiocarbon calibration∗∗This paper is the first Paul Gast Lecture delivered June 2, 1997, during the Seventh Annual V. M. Goldschmidt Conference held in Tucson, Arizona, USA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62 (12), pp.2025--2038. </w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-7037(98)00130-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTCAL98 Radiocarbon Age Calibration, 24,000–0 cal BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minze Stuiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J. Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Warren Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. Burr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 40 (3), pp.1041--1083. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200019123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interhemispheric synchrony of the last deglaciation inferred from alkenone palaeothermometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 385, pp.707--710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature and productivity records for the past 240 kyr in the Arabian Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ganssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 44 (6), pp.1461--1480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar modulation of cosmogenic nuclide production over the last millennium: comparison between 14C and 10Be records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 150, pp.453-462. </w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(97)00082-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00001154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglacial sea-level record from Tahiti corals and the timing of global meltwater discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien F. Montaggioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 382 (6588), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/382241a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le niveau marin depuis 20 000 ans enregistré par les coraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre du Programme International Géosphère Biosphère - Programme Mondial de Recherches sur le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene sea levels and tectonic uplift based on dating of corals from Sumba Island, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Pirazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 23 (12), pp.1473-1476. </w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/96GL01279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High concentration of atmospheric 14C during the Younger Dryas cold episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Kuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieczysław Pazdur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 377 (6548), pp.414-417. </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/377414a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The North Atlantic atmosphere-sea surface 14C gradient during the Younger Dryas climatic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Mangerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Paterne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 126 (4), pp.275-287. </w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(94)90112-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing sea surface temperature and salinity using δ18O and alkenone records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ruhlandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 364 (6435), pp.319-321. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/364319a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen Isotope Records and Salinity Changes in the Northeastern Atlantic Ocean during the Last 18,000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 8 (3), pp.341-350. </w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/93PA00455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution lacustrine record of the late glacial/holocene transition in central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Goslar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz Kuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Ralska-Jasiewiczowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Rózánski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12 (5), pp.287-294. </w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0277-3791(93)90037-M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230Th-234U and 14C Ages Obtained by Mass Spectrometry on Corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 35 (1), pp.191-199. </w:t></w:r><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0033822200013886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast did the ocean—atmosphere system run during the last deglaciation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Shackleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 103 (1-4), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(91)90147-A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234U/238U mass spectrometry of corals: How accurate is the UTh age of the last interglacial period?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Zindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 106 (1-4), pp.169-180. </w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(91)90070-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field control of $^{14}$C production over the last 80 Ky: implications for Ti-Tete radiocarbon time-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 18 (10), pp.1885-1888. </w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/91GL02285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the 14C timescale over the past 30,000 years using mass spectrometric U–Th ages from Barbados corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Zindler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 345 (6274), pp.405-410. </w:t></w:r><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/345405a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U/Th and 14C ages of corals from Barbados and their use for calibrating the 14C time scale beyond 9000 years B.P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Zindler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 52 (3-4), pp.461-468. </w:t></w:r><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(90)90458-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations par le carbone 14: une meilleure justesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 229, pp.244-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U-Th ages obtained by mass spectrometry in corals from Barbados: sea level during the past 130,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 346 (6283), pp.456-458. </w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/346456a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bomb 14C in the Indian Ocean Measured by Accelerator Mass Spectrometry: Oceanographic Implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J R Toggweiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (03), pp.510 - 522. </w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0033822200012108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea-Level Estimates during the Last Deglaciation Based on δ 18 O and Accelerator Mass Spectrometry 14 C Ages Measured in Globigerina bulloides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (3), pp.381-391. </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0033-5894(89)90045-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last deglaciation in the southern ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Labracherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent D Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4 (6), pp.629-638. </w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/PA004i006p00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS- 14 C Ages Measured in Deep Sea Cores from the Southern Ocean: Implications for Sedimentation Rates during Isotope Stage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Labracherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (2), pp.309-317. </w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0033-5894(89)90011-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14C Dating with the Gif-sur-Yvette Tandetron Accelerator: Status Report and Study of Isotopic Fractionation in the Sputter Ion Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (03), pp.284 - 291. </w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0033822200011814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS 14C Study of Transient Events and of the Ventilation Rate of the Pacific Intermediate Water During the Last Deglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Juillet-Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejib Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 31 (03), pp.493 - 502. </w:t></w:r><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s003382220001208x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penetration of bomb radiocarbon in the tropical Indian Ocean measured by means of accelerator mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Göte Östlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 87 (4), pp.379-389. </w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0012-821X(88)90002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPECTROMETRY 14C AGES MEASURED IN PLANKTONIC FORAMINIFERA: PALEOCEANOGRAPHIC IMPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3 (6), pp.635-645. </w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/PA003i006p00635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14C dating with the Gif-sur-Yvette Tandetron accelerator: Status report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29 (1-2), pp.120-123. </w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(87)90218-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tandetron et l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, aout</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of bomb radiocarbon in the ocean by means of accelerator mass spectrometry: Technical aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29 (1-2), pp.297-301. </w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(87)90253-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the last deglaciation: deconvolved records of $\delta^{18}$O profiles, micropaleontological variations and accelerator mass spectrometric $^{14}$C dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Moyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-C Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 1 (2), pp.101-112. </w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01054479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS 14C-chronology of the deglacial warming of the North Atlantic ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 29 (1-2), pp.223-227. </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-583X(87)90240-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of 239,240Pu in Atlantic sediments with a non-steady state input model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Lapicque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Livingston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 34 (11), pp.1841-1850. </w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0198-0149(87)90058-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retreat velocity of the North Atlantic polar front during the last deglaciation determined by 14C accelerator mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 328 (6133), pp.791-794. </w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/328791a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct dating of the oxygen-isotope record of the last deglaciation by 14C accelerator mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 320 (6060), pp.350-352. </w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/320350a0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the thermal bipolar seesaw model from the oceanic perspective by considering novel organic proxies from the Southern Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Martínez-García</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-19334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological reconstructions from lake and wetland sediment archives of southwest Asia, investigating the links between climate changes, land use and water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie révisée de la séquence de la grotte du Portel-Ouest (Ariège, France) : implications pour les occupations néandertaliennes tardives dans la région des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Becam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe colloque du GMPCA (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem responses of a French Mediterranean mountain lake to climate change and soil dynamics since the last deglaciation as inferred from bioindicators and geochemical proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Au Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Paillès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châtelperronian cultural diversity at its western limits: shell beads and pigments from La Roche-à-Pierrot, Saint-Césaire (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the European Society for the study of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, european society for the study of human evolution, Sep 2024, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The value of Iberian Margin paleotemperature records with a novel organic proxy to revisit the bipolar seesaw model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04593991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EcoSCience : Développement de nouvelles méthodologies analytiques pour une science de l'environnement plus verte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation Fluides Supercritiques (IFS) days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFS, Jan 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrolyse-GC/MS & Métabolomique - Développement d'une approche intégrée pour l'analyse des os archéologiques et implications pour la datation au radiocarbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Devièse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Joliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th annual REFRAIN network day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical study of bone collagen for the radiocarbon dating of prehistoric archaeological sites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Zgajnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Etude des Matières Organiques Archéologiques en région PACA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigorous Identification of Variations and Changepoints in the Observed Rates of Radiocarbon Samples Over Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Al-Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04724591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shell Beads and Pigments Associated with Châtelperronian Artifacts atLa Roche-à-Pierrot, Saint-Césaire, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bachellerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad Gravina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Dayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleoanthropology Society Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paleoanthropology society, Mar 2024, Los Angeles, United States. pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-CEDILLE : Changements Climatiques et Déglaciation dans les Alpes méditerranéennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Gamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOREV - Journée Restitution de l’Appel d’Offre Interne 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOREV, Oct 2024, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ring Index of hydroxylated GDGTs faithfully records sea surface temperatures off the southern Iberian Margin over the last 160,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international GDGT workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ecoScience - Development of new analytical methodologies for a greener science of the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Bulanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de nouvelles datations au radiocarbone pour les occupations néandertaliennes de la région pyrénéenne. Le cas du Portel-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becam Gaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque du GMPCA Archéométrie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iberian Margin Paleotemperatures and the Bipolar Seesaw</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, San Francisco (CA), United States. pp.PP41A-03, </w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/essoar.172043879.91169259/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray variability on the multi-millennial time scale: A new multi-proxy reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Ju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Krivova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami K. Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady Kovaltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 36th International Cosmic Ray Conference — PoS(ICRC2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Madison, WI, United States. pp.1164, </w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.358.1164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lake Dziani Dzaha (Mayotte, Indian Ocean) : A modern analogue for type I kerogen formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Montpellier, France. pp.1--2, </w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 14C cosmogénique produit in situ : un outil émergeant pour étudier les phases de retrait des glaciers alpins au cours de l’holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Dibacto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFRAIN : Le radiocarbone et les autres cosmonucléides pour la préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of early diagenesis in the shaping of geochemical records : an example from Lake Dziani Dzaha, Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Jovovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2021 abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2021.5823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The novel hydroxylated tetraether index RI-OH' as a sea surface temperature proxy for the period 160-50 ka BP off the Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Darfeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online, Austria. </w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-9988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGLAP : évolution des environnements de montagnes depuis 18000 ans et signature d’une néoglaciation au cours des derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status of the in situ 14C extraction system at CEREGE (Aix-en-Provence, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ermini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keddadouche Karim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of ultra-small carbonate samples from deep-sea sediments and coral reef cores: opening a can of worms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability of the Moroccan Middle-Atlas Mountains inferred from micro-scale sedimentological and geochemical analyses of lake sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-variations of climate and silicate weathering in the Nile Basin during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Menot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Lamb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of early diagenesis of lacustrine carbonates associated with Mg-silicates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Milesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas C.M. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Western Mediterranean Sea paleothermometry over the last glacial cycle based on the novel RI-OH index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Holocene glacier advance and retreat history of Steingletscher (Central Swiss Alps), inferred from in situ cosmogenic 14C and 10Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseanne Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preview of the IntCal19 radiocarbon calibration curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E N Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Bayliss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bronk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5A-01 Annual ¹⁴C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian R. Marshall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation 14C à résolution annuelle d’arbres subfossiles du Dryas Récent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marschal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème journée du RÉseau Francophone du RADIOCARBONE:Analyses et InterprétatioN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applicabilité des tetraéthers isoprénoïdes hydroxylés comme paléothermomètre à partir de l’exemple du Golfe du Lion au cours des 160 000 dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Réunion des Chercheurs Francophones en Géochimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating monospecific and single-shell benthic foraminifera samples with a gas ion source: implications for the hypothetic release of ¹⁴C-depleted CO₂ from ocean midwaters into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-isotope Composite Record of Solar Activity and Irradiance Reconstruction over the last 9000 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi-Ju Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilya Usoskin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Krivova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Solanki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gennady A Kovaltsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new biomarker-derived paleotemperature record from Western Europe covering the last 160,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size Matters: Radiocarbon Dates of &amp;lt;200 µg Ancient Collagen Samples with AixMICADAS and Its Gas Ion Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Fewlass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahra Talamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Status report of AixMICADAS performances with small CO2 gas samples Contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition modes in the paleo-lake Colônia (São Paulo, SE / Brazil): detrital input and bio-geochemical processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Roeser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiocarbon dating of small foraminifera samples with a gas ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sea surface 14C reservoir age: review and perspective of its use in paleoceanography Contenu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, University of Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new paleotemperature record from Western Europe covering the last glacial/interglacial cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Thouveny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Meulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marguerite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subfossil trees from the Southern French Alps: Lateglacial wood and 14C measurements from Aix-en-Provence Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Accelerator Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene palaeoclimate variability in south-western Asia highlighted by the Lake Maharlou sediments (Iran) and potential implications for human adaptive strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Open Science Meeting PAGES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of biomarkers to abrupt climatic changes during the last 25,000 years in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires du pH des sols et des températures continentales à l’échelle globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Réunion des Chercheurs Francophones en Géochimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability and extreme precipitation events in Moroccan Middle-Atlas mountains: micro-scale analyses of lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the centennial-scale hydrological variability of Lake Maharlou (SW Iran) over the last 3500 years using sedimentological and geochemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journée "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pyrenean Erosion fluxes over the Neoglacial period: From local meteorological climate dynamics to global ones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des types de sols pour la calibration des indicateurs moléculaires des pH des sols et des températures continentales aux échelles globale et d'un transect d'altitudes au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Édition des journées scientifiques « Climats et Impacts »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution du détristisme au cours du néoglaciaire : vers l'identification d'un signal météorologique régional pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès biannuel de l'ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosismicité en Auvergne à travers l'étude régionale comparée des enregistrements sédimentaires lacustres au Mont-Dore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du type de sol et de la profondeur sur la distribution des tetraéthers ramifiés et leurs proxies dérivés le long d’un transect d’altitudes au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Davtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Ménot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Podwojewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes sur le fonctionnement des écosystèmes lacustres : le cas de l’Etang Majeur (Observatoire Homme Milieu Haut Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th RST Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives sédimentaires lacustres des changements environnementaux et des activités humaines au cours des derniers 5000 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche quantitative de l'érosion des versants dans le Massif Central : étude comparée de la sédimentation des lacs de Guéry (1 244 m a.s.l.) et de Montcineyre (1 182 m a.s.l.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Miras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multiproxy analysis of a lacustrine-palustrine sediment core from Lebanon reveals four climate cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise van Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, California, United States. pp.Abstract PP31A-1843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aix MapTask: A (rather) new French resource for prosodic and discourse studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Astésano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Turk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Resources for Analyzing Speech and Prosody (TRASP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du climat holocène et des activités hydroélectriques modernes sur les écosystèmes lacustres : comparaison inter-sites (Observatoire Haut Vicdessos, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of the EPICA Dome C ice core with marine sediments from 355-800 ka using proxies of the paleomagnetic field intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPICS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.4 kyrs of flash flood events in the Southern European Alps : implications for extreme precipitation patterns and forcing over the north-western Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU, Vienne 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienne, Austria. pp.9097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00750907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a highly resolved record of 10Be from EPICA Dome C during MIS 9 as a proxy of solar variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cauquoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPICS Open Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00780325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un millénaire de crues extrêmes en Europe du Sud-Ouest : vers un modèle de distribution spatio-temporelle des situations météorologiques à l'origine des événements de précipitations extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Giguet-Covex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Alpine mediterranean highlands : geosystems under long-lasting natural and anthropogenic pressures (Millefonds catchment, southern alps, France )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe Rencontres Internationales d'Archéologie et d'Histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du remplissage sédimentaire du Lac d'Allos (Massif du Mercantour, Alpes du Sud) : implications pour des reconstitutions de chroniques de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Wilhelm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée des Sédimentologistes Français (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00751334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical South Pacific sea surface temperatures during the last deglaciaton from Tahiti corals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryuji Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kölling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union, Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. pp.1800</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability in tropical Pacific temperatures during Heinrich stadial 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Felis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Merkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Asami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed C. Hathorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of a 10 um spot size laboratory micro-XRF to environmental sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Chaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on X-ray spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ice cores with the Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Radiocarbon Conference 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Judean Hills, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00007322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute dating of the last 7000 years of the Vostok ice core using $^{10}$Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dollfus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldshmidt conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Toulouse, France. pp.1228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of a bituminous concrete for dam cores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleureau J.-M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavior of a bituminous concrete for dam cores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel temps fera-t-il demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Tallandier, 2007, 978-2-84734-383-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme face au climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bard, Édouard. Collège de France / Odile Jacob, 2006, Travaux du Collège de France, 978-2-7381-1660-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme et le climat : une liaison dangereuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 482, 2005, Découvertes Gallimard, 978-2-07-030094-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France, pp.80, 2003, </w:t></w:r><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cdf.2815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l’océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collège de France / Fayard, 170, 2003, Leçons inaugurales du Collège de France, 978-2-213-61718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Last Deglaciation : Absolute and Radiocarbon Chronologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Broecker, Wallace S. Springer Verlag, 1992, 978-0-387-53123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shelf-edge deglacial reef establishment and subsequent partial demise: Response to distinct pulses of sea-level rise associated with environmental changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Droxler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jody Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Montagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coral Reefs and Sea-Level Change: Quaternary Records and Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-171, 2022, </w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54780/IASSP49/05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tortell, Philippe Daniel and Turin, Mark and Young, Margot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UBC Press / Peter Wall Institute for Advanced Studies, pp.31--37, 2018, 978-1-77527-661-6. </w:t></w:r><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvbtzpfm.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past hydrological variability in the Moroccan Middle Atlas inferred from lakes and lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Rhoujjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mediterranean Region under Climate Change La méditerranée face au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.57-69, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01394690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du niveau de la mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches Scientifiques de l’Institut Océanographique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Océanographique de Monaco, pp.1--7, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sahara : les grands changements climatiques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.9--10, 2012, 978-2-87772-476-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des éruptions volcaniques sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Balkanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel, Catherine and Mosseri, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-203, 2011, À découvert, 978-2271071989. </w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'océan mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bard, Edouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Océan, le climat et nous : un équilibre fragile ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pommier, pp.6--45, 2011, 978-2-7465-0531-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclusions minérales et gazeuses dans les glaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Chapellaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Grousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel, Catherine and Mosseri, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.201--203, 2011, 978-2-271-07198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques récents sont-ils dus au Soleil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orsenna, Erik and Petit, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat : une planète et des hommes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cherche Midi, pp.188--197, 2011, 978-2-7491-1979-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur les forçages naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeandel, Catherine and Mosseri, Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.189--190, 2011, 978-2-271-07198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les origines de l'effet de serre et du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Ville brûle, pp.7--16, 2010, 978-2-36012-003-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat, glaces et océans : quelles évolutions à court et long termes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de l’OPECST : Clôture de la 4e année polaire internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du Sénat et de l’Assemblée National, pp.113--117, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : certitudes, incertitudes et idées fausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abel, Olivier and Bard, Edouard and Berger, A. and Besnier, J-M. and Guesnerie, R. and Serres, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions le Pommier, pp.59--79, 2009, Les essais du Pommier, 978-2-7465-0440-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2006-2007. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations climatiques du passé et de l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tisot, Jean-Paul and Samama, Jean-Claude and Marty, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les géosciences au service de l'Homme : Comprendre l'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Ronald Hirlé, pp.177--195, 2007, 978-2-914729-55-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2005-2006. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface de l'ouvrage : Le méthane et le destin de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ramstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapellaz, Jérôme; Foucher, Jean-Paul; Lambert, Gérard; Ramstein, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Méthane et le destin de la Terre. Les hydrates de méthanes : rêve ou cauchemar?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.5-11, 2006, 978-2-86883-829-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation de l'océan Atlantique et les surprises du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bard, Édouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme face au climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France / Odile Jacob, pp.49--84, 2006, Travaux du Collège de France, 978-2-7381-1660-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2004-2005. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation C-14, U-Th, ESR des niveaux moustériens de la grotte du Boquete de Zafarraya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pettitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dir. C. Barroso Ruiz, H. de Lumley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La grotte du Boquete de Zafarraya, Malaga, Andalousie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Junta de Andalucia, Consejeria de Cultura, Tome I, pp. 487-518, 2006, 84-8266-564-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00309550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité climatique extrême des périodes glaciaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science au Présent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Encyclopaedia Universalis, pp.105--108, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2003-2004. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du climat et de l'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire du Collège de France, 2002-2003. Résumés des cours et travaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute and radiocarbon chronologies of the Younger Dryas cold period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Kromer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Widemann, François and Taborin, Yvette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronologies géophysiques et archéologiques du paléolithique supérieur. Geophysical and archaeological chronologies for the Upper Palaeolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Edipulgia, pp.375--379, 2003, Archeologia, storia, cultura, 978-88-7228-364-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le carbone 14 : progrès récents et limitations de la méthode de datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Cortijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrologie et géochimie isotopique. Causse C. (ed.), Gasse F. (ed.). ORSTOM, Paris, pp. 229-250. (Colloques et Séminaires). ISBN 2-709-1377-1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-250, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the Indian monsoon regime during the last 170,000 years: Evidence from sea surface temperature, salinity and organic carbon records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Rostek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Götz Ruhland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck C Bassinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter J Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Precipitations and Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.27--51, 1994, </w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-79268-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature of the last interglacial based on δ$^{18}$O in mollusks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pätzold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long-term climatic variations: Data and modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Springer, Berlin, Heidelberg, pp.259-266, 1994, NATO ASI Series, Series I: Global environmental change, 978-3-642-79068-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurate are our chronologies of the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minze Stuiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.J. Shackleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eddy JA, Oeschger H</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Changes in the Perspective of the Past, pp.103--120, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurate are our chronologies of the Past ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minze Stuiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Shackleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.A. Eddy; H. Oeschger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global changes in the Perspective of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-120, 1993, 978-0471936039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating strategies for reconstructing past global changes -what and where are the gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eddy, John A. and Oeschger, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global changes in the perspective of the past: report of the Dahlem Workshop on Global Changes in the Perspective of the Past, Berlin 1991, December 8-13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ES 12, Wiley, pp.103--120, 1993, Environmental sciences research report, 978-0-471-93603-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-to-Interglacial Changes in Ocean Circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon After Four Decades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.62-74, 1992, </w:t></w:r><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-4249-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230Th/234U and 14C ages obtained by mass spectrometry on orals from Barbados West Indies), Isabela (Galapagos) and Mururoa (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Broecker, Wallace S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Last Deglaciation : Absolute and Radiocarbon Chronologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.103--112, 1992, 978-0-387-53123-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geomagnetic Calibration of the Radiocarbon Time-Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Last Deglaciation: Absolute and Radiocarbon Chronologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.163-169, 1992, </w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-76059-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial to interglacial changes in ocean circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. E. Taylor et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiocarbon After Four Decades - An Interdisciplinary \textbar Ervin Taylor \textbar Springer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.62-74, 1992, Radiocarbon after four decades: An interdisciplinary perspective</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interglacial-Glacial Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dreimanis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Start of a Glacial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1-13, 1992, </w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-76954-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How accurate are the U-Th ages obtained by mass spectrometry on coral terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. G. Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.J. Kukla; E. Went. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Start of a Glacial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Springer, Berlin, Heidelberg, pp.15-21, 1992, NATO ASI Series 1: Global environmental change, 978-3-642-76956-6. </w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-76954-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be deposition at Vostok, Antarctica during the last 50.000 years and its relationship to possible cosmogenic production variations during this period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Raisbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Yiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.I. Barkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The last deglaciation, absolute and radiocarbon chronologies. E. Bard, W.S. Broecker (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NATO ASI Series, Subseries Global Environmental Change. I2, Springer-Verlag, pp.127-139, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03339511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">230Th/234U and 14C ages obtained by mass spectrometry on corals from Barbados (West Indies), Isabela (Galapagos) and Mururoa (French Polynesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Fairbanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Bard; W.S. Broecker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Last Deglaciation : Absolute and Radiocarbon Chronologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, pp.103-110, 1992, Nato ASI Subseries I, 978-3-642-76061-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last deglaciation in the Southern and Northern Hemispheres: A comparison based on oxygen isotope, sea surface temperature estimates, and accelerator $^{14}$C dating from deep-sea sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labeyrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Labracherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ulrich Bleil; Jörn Thiede. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological History of the Polar Oceans: Arctic versus Antarctic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 308, Springer Netherlands, pp.405-415, 1990, Part of the NATO ASI Series book series (ASIC), ISBN: 978-94-010-7410-0. </w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-009-2029-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation C-14 en spectrométrie de Massé par accélérateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes pluridisciplinaires d'étude scientifique des sites et des vestiges archéologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque du GMPCA, Lyon 1987, Ed. du Comm. Trav. Hist. &amp; Sci., pp.81-84, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of carbon-14 by accelerator mass spectrometry : oceanographic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geugueniat, P; Guary, J. C.; Pentreath, R. J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radionuclides : A Tool for Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.86, 1989, 9780429080838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phenomenological Model for Reversals of the Geomagnetic Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomagnetism and Palaeomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.205-214, 1989, </w:t></w:r><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-009-0905-2_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03555337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of carbon-14 by accelerator mass-spectrometry : oceanographic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Duplessy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Maurice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.C. Guary J.C.; Guegueniat P.,; Pentreath R.J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radionuclides: a tool for Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.64-73, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-14 dating by means of accelerator mass spectrometry: application to the paleolithic chronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme de Néandertal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-24, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioturbation effects on abrupt climatic changes recorded in deep sea sediments. correlation between profiles and accelerator $^{14}$C dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Moyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duplessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abrupt Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.263-278, 1987, </w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-009-3993-6_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach to Radiocarbon Summarisation: Rigorous Identification of Variations/Changepoints in the Occurrence Rate of Radiocarbon Samples using a Poisson Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy J Heaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Al-Assam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier response to Holocene warmth inferred from in situ &lt;sup&gt;10&lt;/sup&gt;Be and &lt;sup&gt;14&lt;/sup&gt;C bedrock analyses in Steingletscher’s forefield (central Swiss Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Schaefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Lamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseanne Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature des activités hydroélectriques à la tête du bassin versant du Vicdessos à partir d'une caractérisation multidisciplinaire des archives sédimentaires du lac-barrage de Fourcat (projet ALTOS 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Comment on “The timing and evolution of the post-glacial transgression across the Sea of Marmara shelf south of Istanbul” by Hiscott et al., Marine Geology 248, 228–236</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Eriş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.B.F. Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Çağatay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lericolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ü. Sancar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.230-236. </w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2008.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-proxy tree ring analysis to improve the dating around the Older Dryas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brehm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vienna, Austria. , 2025, </w:t></w:r><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-20027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05440129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined analysis of microfacies of continuous and instantaneous lake deposits to refine the seasonal signal of hydro-gravitational hazards in the southern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eah Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chalié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of new methods for studying biomarkers in sediments - towards a sustainable analysis of archaeological and climatic archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Badens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe GMPCA conference (Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A century of agro-pastoral and forest resource management in Central Asia revealed by multiproxy analyses of the Lake Kanbeshbulak sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rhoné-Quer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des ossements archéologiques au CEREGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Deviese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Fagault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Tuna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques REFRAIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04460453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de méthodes analytiques plus vertes dans les domaines des sciences de l’environnement et archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Spanneut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Crampon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adil Mouahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Seaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès ED 251</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual 14C dating of floating dendrochronological sequences. Implication for the interhemispheric offset during the Younger Dryas event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Capano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Shindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Radiocarbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene hydrological changes in the Eastern Equatorial Pacific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sonzogni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAGES OSM Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the centennial-scale hydrological variability of Lake Maharlou (SW Iran) over the last 3500 years using sedimentological and geochemical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tachikawa Kazuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent hydrological variability and flood events in Moroccan Middle-Atlas mountains : micro-scale investigation of lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouve Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Adallal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benkaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: European Geosciences Union - General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161010v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of LGM tropical SST anomalies from Mg/Ca and UK37’ using the SENSETROP database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lea David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kienast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Sensetrop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Paleoceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Last Glacial Tropical SST Anomalies from Mg/Ca and UK37’ to Constrain Climate Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Garidel-Thoron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Bard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Kienast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléosismicité en Auvergne à travers l'étude régionale comparée des enregistrements sédimentaires lacustres au Mont-Dore.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. Poster, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de l’érosion des sols et anthropisation en Auvergne : étude comparée de systèmes lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation pluridisciplinaire de la sédimentation lacustre pyrénéenne en moyenne montagne (Etang Majeur, Haut-Vicdessos, Pyrénées, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Courp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française de Sédimentologie (ASF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dijon, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1553"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D1F4856"/>
+    <w:nsid w:val="62158BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-bard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-8622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031962807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/94239098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116887118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e0m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l U D Bouka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolia Abaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Menges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2025.105092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312490v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Brown" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hudson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442349v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards6040072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05357243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Luciani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119699" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Golubenko" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Usoskin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rozanov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119383" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Humblet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Braga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tezer Esat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59858-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04996826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kappelt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Muscheler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Beer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109254" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666668v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Matrali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vasilakopoulou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aktypis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaltsonoudis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Florou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120722" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663147v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francien Peterse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas G J Nierop" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Blattmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alexandre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011583" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05601917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ktv" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Heaton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bayliss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blaauw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bronk Ramsey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07679-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3614" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910632v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Adolphi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Austin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.53" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425211v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I Zavala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108283" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104221" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910669v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Eglinton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graven" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raymond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trumbore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihini Aluwihare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0081" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heaton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Butzin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hughen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.42" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033038v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209558120" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Skinner" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Primeau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurich Jeltsch-Th&#246;mmes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Joos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2177-2023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122800v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Heaton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bronk Ramsey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butzin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2022.66" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0206" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18192" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924693v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2021-173-CC1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133767v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.16897" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03380634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12716" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662694v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van Der Meeren" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub A. Nassour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi L. Naudts" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk1261" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824755v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lugli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nava" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sorrentino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Vazzana" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12193-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533832v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M Schaefer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lamp" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-23-2022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661015v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Skinner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000720" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550926v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1701-2021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA004077" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550911v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heaton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Butzin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#246;hler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd7096" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325232v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Young" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Lesnek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cuzzone" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Briner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Badgeley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-419-2021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153917v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Heaton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Reimer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012307117" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02499121v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milesi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00279" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220491v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.68" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050674v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Martinelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baioni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bernabei" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105190" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222389v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1136-3" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321929v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shara Bailey" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2259-z" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217141v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Reimer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blackwell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.41" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220488v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wacker" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scott" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brown" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.49" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096824v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41557-8" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772414v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14036" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302131v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102000" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469306v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bonvalot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sylvestre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Mesbah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.04.008" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130025v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nouara" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.028" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292956v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pivot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baroni" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Giraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD030200" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02078529v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.11.018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115659v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003452" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476829v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal O&#8217;hare" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mekhaldi" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Adolphi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Raisbeck" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aldahan" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815725116" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152385v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Koffman" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.064" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293033v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;robert Petit" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029823" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683046v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.83" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789883v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.98" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713879v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.007" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117494v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Wu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Usoskin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krivova" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Kovaltsov" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731892" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078496v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.09.012" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772454v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12795" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705927v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keddadouche" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auma&#238;tre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691281v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Guerra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Piovano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C&#243;rdoba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.033" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765590v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rubin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mclean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowring" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.03.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424137v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not-Combes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2003.11.006" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7DGHDS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757261v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Jungclaus" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4005-2017" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485928v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.12.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPMC9VF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424164v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van der Plicht" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beck" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baillie" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blackwell" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200033117" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758964v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter U. Clark" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Shakun" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun A. Marcott" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Mix" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eby" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2923" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423642v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hughen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.17777" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683011v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.09.002" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424312v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilderson" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mccormac" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Baillie" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200032100" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461957v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-13753-2016" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772453v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12517" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463313v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002831" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424157v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Warren Beck" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanda Bertrand" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200033002" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691283v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois Demory" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646841" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424161v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200033087" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447056v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.04.007" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223156v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v67.28582" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419509v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasse" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.019" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425312v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.10.007" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD6GVSVZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772457v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph V&#246;lker" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Knorr" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148166v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Raisbeck" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-355-2015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040169v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U Reimold" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Cr&#243;sta" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-20-33-2015" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232262v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tachikawa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cornuault" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-855-2015" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772452v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11892" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653490v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.075" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425298v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wegwerth" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ganopolski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Dellwig" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065499" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772422v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2102" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425303v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6520" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00962189v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322879" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232759v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Romero" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-405-2014" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021953v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.11.013" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439417v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barlyaeva" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abarca-Del-Rio" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-761-2014" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232724v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kaiser" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.030" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030509v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paul" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.22.1.43" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772451v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.2339" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790746v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.10.005" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470111v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16947" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499348v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214676110" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998803v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ru&#237;z" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.008" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W9G8C4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422830v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1246519" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263880v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capron" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Tzedakis" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blunier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.21.1.26" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196673v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schouten" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C. Hopmans" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pearson" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC004904" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772450v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.711" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469940v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16955" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819290v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612475142" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772458v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.07.003" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021958v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Boening" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.17114" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208041v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1924" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844466v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Schmidt" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Jungclaus" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ammann" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-185-2012" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772431v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng He" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10915" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463319v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.08.009" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8V1WQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423660v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002291" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772447v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.1380" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230143v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merkel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1973" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423656v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seard" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webster" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abbey" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32057.1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605117v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Schmidt" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jungclaus" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-4-33-2011" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458881v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.002" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118566v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Matsuzaki" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.10.013" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZ5LTMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463321v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002126" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463320v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sepulcre" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L Vidal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostek" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-75-2011" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498968v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menot" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.001" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499000v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garreta" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.06.002" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772418v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772428v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.1210" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458311v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.016" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MFJMJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647558v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stenni" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buiron" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frezzotti" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1026" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772446v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.238" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772419v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646759v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaygue" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0795-1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SL4JQWL9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463322v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leduc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.002" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P296ZR4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423680v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rinc&#243;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001868" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201200v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dandin" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legras" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-565-2010" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772455v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.11.022" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4512D6GD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772459v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;not" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruneton" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001735" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772456v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soulet" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.045" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259782v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siddall" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonioli" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1270" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3CF209A316D5A646215A9FEC8630A88E494C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263702v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legras" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mestre" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-745-2010" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458316v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenon" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.014" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423815v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp B&#246;ning" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.08.028" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0C4PF3W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772442v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Reimer" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. L. Baillie" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayliss" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Beck" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200034202" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463326v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002779" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672534v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naughton" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2009.05.001" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTQFLZSG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423860v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hopmans" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van der Meer" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchelique Mets" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002221" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423846v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dutton" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lambeck" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo470" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463324v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.013" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNMDC12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916274v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bette Otto-Bliesner" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schneider" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Brady" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucera" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0509-0" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNHLCQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513368v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.07.008" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCW5MVNR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463325v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.03.006" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JZ9PX9G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423837v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saher" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007PA001557" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772461v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eri&#351;" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. F. Ryan" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;. Sancar" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polonia" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.011" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJGN34T2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020745v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001701" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVX7P5CQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423827v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Rickaby" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08189" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JXHDRX6P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423851v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Horiuchi" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Solanki" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Kovaltsov" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013888" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423822v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimio Hanawa" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.011" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1RQWMF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463323v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Weinelt" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO411" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741063v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koelling" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Michael Webster" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.07.011" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GC7RDP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772420v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772445v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.71" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463327v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Toyofuku" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001904" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSXT2QQL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946690v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.046" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B1H7MCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458326v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05578" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X53777T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424069v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002852" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458325v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Rickaby" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.016" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLFDW195-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424076v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Eri&#351;" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B.F. Ryan" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sancar" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lericolais" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.010" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424079v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Buck" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.06.013" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FLFJ4NF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108710v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant M. Raisbeck" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yiou" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.06.002" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5NWKT1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772430v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772424v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377276v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001480" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQV2J7S2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424101v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.016" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V907MSG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424090v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Siddall" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stocker" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blunier" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Spahni" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Mcmanus" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.12.014" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KL2W7Z7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772434v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772448v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424097v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Weijers" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1130511" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772556v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buck" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Guilderson" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hogg" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424109v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike G.L. Baillie" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warren Beck" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.009" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424089v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stanford" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Hunter" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roberts" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Rasmussen" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001340" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424093v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hemleben" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22705.1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772435v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772426v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2005.05.005" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78MT86J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424115v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1995728" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424122v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Kate Potter" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Improta" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.02.004" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSQKXQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772417v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424149v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1091964" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772429v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772441v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.005" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772463v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Reimer" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgl Baillie" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Beck" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200032999" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172565v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pretet" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riethmuller" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meillet" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pretet" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2004.17.381" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772432v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424144v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay&#8208;christian Emeis" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Grieger" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewitt" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018151" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76BRJF00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460382v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenon" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Williamson" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.07.003" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVMDKBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463331v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perron-Cashman" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lear" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barker" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000650" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470587v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayliffe" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200035608" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772421v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424166v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schulte" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00172-0" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VHJ498J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602072v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biichl&#233;" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/IAS-120003658" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772415v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00788-4" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X321BHQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424172v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1537910" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772416v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pailler" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(01)00444-8" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05S0VTHF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772439v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772433v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424221v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mortlock" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00817-1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VL4RQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424215v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00600-8" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32RHQKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772436v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127300v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gc000159" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772462v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1058375" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957968v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sti&#233;venard" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC000061" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424316v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Camoin" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Ebren" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eisenhauer" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Faure" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(01)00378-9" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C0C95BT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170859v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Emeis" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Grimalt" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000141" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618916v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gendreau" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.289.5483.1321" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007311v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Raisbeck" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yiou" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v52i3.17080" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497018v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200059075" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103416v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Koster" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011530" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772423v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Budziak" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R. Schneider" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. M&#252;ller" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999PA000433" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772438v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803098v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.284.5417.1133" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497211v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019135" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461262v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772449v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00130-6" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPKCB5M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772427v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minze Stuiver" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Burr" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019123" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772440v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461265v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ganssen" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001154v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00082-4" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WKWS4M4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608456v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/382241a0" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B6D0E5E66B5054F11F7A863F17DC160F99E88F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772437v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608443v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouannic" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01279" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71A62DEAE21A7C7245451BD20729695816FD186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609862v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Kuc" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieczys&#322;aw Pazdur" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/377414a0" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FCAB05A066335A8F681E6EF2E4A0C1CB6AE80CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543428v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mangerud" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90112-0" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRZWX7WZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323681v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ruhlandt" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Muller" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/364319a0" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/382D11BBA62B3E70D11D5BEB0C98CECE53237AE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584541v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ralska-Jasiewiczowa" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz R&#243;z&#225;nski" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0277-3791(93)90037-M" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CED1E8D8A2D4B884543228584F7DA45DDA47F337/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584481v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moyes" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93PA00455" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24C2F1905F0F6BADE0F615A13662907677FFE4EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584242v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fairbanks" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200013886" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583274v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazaud" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91GL02285" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVRJPH2V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583052v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Shackleton" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(91)90147-A" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXNS89ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583128v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zindler" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(91)90070-X" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VM07Z1T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560166v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/346456a0" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/845138D0BAEFB1394237FFF24799C85DE7F05623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560173v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/345405a0" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560199v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mathieu" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(90)90458-7" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P04WG7KB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074897v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551980v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Toggweiler" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurice" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200012108" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551990v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0033-5894(89)90045-8" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P6273Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554965v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Labracherie" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D Labeyrie" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/PA004i006p00629" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552003v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pichon" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0033-5894(89)90011-2" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7894C6A1997DF54956A91500BA45964220471094/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552865v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s003382220001208x" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551976v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Duplessy" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200011814" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549486v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/PA003i006p00635" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSJKVL6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549501v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#246;te &#214;stlund" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90002-7" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4V8CMXF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545666v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Duplessy" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(87)90218-7" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VBH1MRT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549609v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arnold" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duprat" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moyes" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Duplessy" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01054479" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F814EF88DDCC7B390115333A5D728F6138B462AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548782v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(87)90240-0" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NNL0QJ5S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548857v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lapicque" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Livingston" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambert" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(87)90058-6" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVN7TC30-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069453v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549631v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(87)90253-9" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J55FTRTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545693v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moyes" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/328791a0" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21C63AEAA9EF584052A73B0108CDB12D6C4DD49D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540491v1" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/320350a0" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EAB041DC2C912E840C83E92054F00875BC36CE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058641v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724591v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al-Assam" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8105" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417174v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593991v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6757" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370031v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.172043879.91169259/v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496853v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369967v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bulanda" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legros" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369901v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becam Ga&#235;l" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769249v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ju Wu" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Krivova" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami K. Solanki" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.1164" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769245v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134138" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541431v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lenard" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermini" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Keddadouche" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dibacto" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222687v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9988" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409316v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keddadouche Karim" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550151v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077022v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milesi" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capano" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550158v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409324v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schaefer" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552026v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J Reimer" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E N Austin" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222736v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551962v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550164v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551999v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550168v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ju Wu" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady A Kovaltsov" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188730v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550319v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550320v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550316v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567306v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550318v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222813v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551954v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benkaddour" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769244v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222865v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769248v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769247v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222886v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977922v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112200v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959986v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780325v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raisbeck" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780324v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910397v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;lling" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751329v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751334v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113496v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asami" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007322v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Petit" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003251v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dollfus" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432569v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleureau J.-M." TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763064v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763060v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763061v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133720v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.2815" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763062v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763063v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016217v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Harper" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Droxler" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54780/IASSP49/05" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763223v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvbtzpfm.6" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763222v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763217v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233460v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/11316" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11468" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763215v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapellaz" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grousset" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763221v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763219v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763243v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763218v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763220v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763236v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763234v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763214v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763232v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763213v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763212v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309550v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delanghe" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pettitt" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763233v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763224v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766219v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763235v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763225v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506101v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461272v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ruhland" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Bassinot" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J M&#252;ller" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79268-7_2" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763245v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#228;tzold" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763231v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076893v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shackleton" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763228v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075523v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Fairbanks" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763230v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848950v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-4249-7_6" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W6RDD8KB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583741v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-76059-4_12" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763226v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763244v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Fairbanks" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamelin" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-76954-2_2" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385641v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguirre" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bond" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreimanis" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-76954-2_1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03339511v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Barkov" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560215v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Pichon" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labracherie" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-2029-3_22" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0153E8C07907F45818979B486C8F8EA7F8A87ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072764v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763227v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555337v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0905-2_14" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6904F9832E57C6807C6D2C5D7229AE6623A4DAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070400v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnold" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurice" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070277v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549591v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplessy" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3993-6_24" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99FE17316768599220F9FCA6E8C7081F69FE547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425189v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359661v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790138v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdereau" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424049v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.04.005" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430654v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440129v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Staub" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20027" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079009v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369942v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460453v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550942v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536387v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Group Sensetrop" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567362v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534258v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290806v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290048v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936169v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-bard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7237-8622" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031962807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/94239098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116887118" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05456014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e0m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543720v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guardiola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l U D Bouka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolia Abaye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Menges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Rostek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2025.105092" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05357243v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Luciani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Garcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119699" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425157v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Golubenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Usoskin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Rozanov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119383" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Webster" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Yokoyama" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Humblet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Braga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tezer Esat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59858-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachellerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2508014122" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04996826v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kappelt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimund Muscheler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juerg Beer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Christl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109254" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cartapanis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A.G. Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Chevalier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Flas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Brown" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Hudson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109644" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442349v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jouve" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards6040072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05601917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ktv" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663147v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy De Jonge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francien Peterse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas G J Nierop" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Blattmann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011583" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Matrali" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Vasilakopoulou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Aktypis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Kaltsonoudis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Florou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2024.120722" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910427v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J Heaton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bayliss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blaauw" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bronk Ramsey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07679-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910632v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Adolphi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Austin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bayliss" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.53" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508491v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3614" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258627v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne A. G. Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kende" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108145" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Eglinton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Graven" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Raymond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Trumbore" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihini Aluwihare" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2023.0081" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Heaton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Butzin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hughen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2023.42" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735541v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pailles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Licari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108229" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Skinner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Primeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurich Jeltsch-Th&#246;mmes" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Joos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter K&#246;hler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-19-2177-2023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033038v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Davtian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209558120" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04523182v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Capano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2022.0206" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.18192" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122800v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Heaton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bronk Ramsey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Butzin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2022.66" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202407v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Toucanne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rodrigues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Menot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Soulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cheron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2023.104221" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425211v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Fewlass" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I Zavala" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Fagault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Tuna" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108283" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133767v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.16897" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03380634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari&#8208;chaverdi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12716" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03824755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Lugli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Nava" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sorrentino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Vazzana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Bortolini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12193-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662694v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs van Der Meeren" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Verschuren" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub A. Nassour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi L. Naudts" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abk1261" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg M Schaefer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lamp" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseanne Schwartz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-18-23-2022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875349v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula A Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Favier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise C Bicudo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107560" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661015v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Skinner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020RG000720" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924693v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-2021-173-CC1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149372v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Darfeuil" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020PA004077" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heaton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Butzin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K&#246;hler" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abd7096" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Young" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Lesnek" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Cuzzone" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Briner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Badgeley" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-419-2021" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550926v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-17-1701-2021" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220491v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Heaton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Reimer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.68" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050674v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Martinelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Baioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bernabei" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2020.105190" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406506v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pivot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Bouloubassi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hennekam" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106071" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Reimer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Blackwell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.41" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321929v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Hublin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shara Bailey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2259-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222389v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Wacker" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kromer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1136-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.87" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03048599v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2019.116" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220488v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wacker" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Scott" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Brown" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.49" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02499121v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Milesi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas C.M. Marty" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.9b00279" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153917v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2012307117" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415846v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thouveny" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Peyron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.106109" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549493v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Sawakuchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Mineli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101081" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543791v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Rodr&#237;guez-Zorro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Aquino-Alfonso" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Camejo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62888-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469306v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bonvalot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sylvestre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Mesbah" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2019.04.008" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302131v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2019.102000" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130025v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Nouara" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Panagiotopoulos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Violaki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2019.03.028" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292956v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pivot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baroni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Giraud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD030200" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02078529v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.11.018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01885984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-018-0048-6" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115659v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018PA003452" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115965v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Adallal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Rhoujjati" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Benkaddour" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2018.94" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02083745v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Gambin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vanni&#232;re" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476829v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paschal O&#8217;hare" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mekhaldi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian A Adolphi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Raisbeck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Aldahan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1815725116" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152385v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Koffman" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.064" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293033v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;robert Petit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029823" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02178640v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008343" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02157924v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Reille" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2019.06.005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096824v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41557-8" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772414v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.14036" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789883v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.98" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713879v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2018.01.007" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117494v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J Wu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Usoskin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Krivova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Kovaltsov" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731892" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078496v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.09.012" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772454v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12795" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795351v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tachikawa Kazuyo" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.02.016" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705927v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keddadouche" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auma&#238;tre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683046v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2017.83" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691281v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Guerra" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Piovano" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco C&#243;rdoba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.033" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765590v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dutton" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rubin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mclean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bowring" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.03.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757261v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Jungclaus" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-4005-2017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424137v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette M&#233;not-Combes" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2003.11.006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR7DGHDS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485928v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sepulcre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Durand" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.12.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BPMC9VF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423642v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hughen" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.17777" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683011v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2016.09.002" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461957v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-13753-2016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424312v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guilderson" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mccormac" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Baillie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200032100" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463313v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Giraud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015PA002831" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772453v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.12517" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422851v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hamelin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.v55i2.16134" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424157v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Warren Beck" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanda Bertrand" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200033002" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765500v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016PA002979" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691283v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen Hopper" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#1195;ois Demory" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683616646841" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424161v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200033087" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447056v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.04.007" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758964v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter U. Clark" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy D. Shakun" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun A. Marcott" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Mix" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eby" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE2923" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424164v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J van der Plicht" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Beck" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baillie" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Blackwell" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200033117" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772457v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph V&#246;lker" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Knorr" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425312v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sanchi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.10.007" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD6GVSVZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01148166v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cauquoin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Landais" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Raisbeck" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jouzel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-355-2015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03040169v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Ledru" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. U Reimold" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ariztegui" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P Cr&#243;sta" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/sd-20-33-2015" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772452v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.11892" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01232262v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tachikawa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic-Alexandre Vidal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cornuault" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Garcia" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pothin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-855-2015" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653490v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.01.075" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GF3831RP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772422v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Sempere" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.2102" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425298v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Wegwerth" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ganopolski" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kaiser" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Dellwig" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL065499" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01419509v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gasse" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise van Campo" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.12.019" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139567v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Aloisi" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wallmann" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sauvestre" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.052" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFGJ0FLV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223156v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delaygue" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v67.28582" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232759v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. E. Romero" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-10-405-2014" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425303v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6520" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00962189v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322879" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232724v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kaiser" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.07.030" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439417v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barlyaeva" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abarca-Del-Rio" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-32-761-2014" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021953v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.11.013" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030509v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lea" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kienast" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paul" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.22.1.43" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772451v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.2339" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470111v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16947" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499348v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Bayon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ponzevera" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1214676110" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998803v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe-Sabatier" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barroso Ru&#237;z" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.12.008" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W9G8C4R-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772450v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.711" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196673v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schouten" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen C. Hopmans" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Pearson" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GC004904" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263880v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Capron" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Tzedakis" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blunier" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22498/pages.21.1.26" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05422830v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1246519" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819290v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Doyen" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanni&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Berger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683612475142" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00799655v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Wilhelm" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2609" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469940v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.16955" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772458v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2013.07.003" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00763735v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Doyen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Millet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.002" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880413v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613508158" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208041v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Rossignol" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1924" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021958v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Boening" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2458/azu_js_rc.55.17114" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00927752v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jenny" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marcel Dorioz" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2013.58.4.1395" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790746v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.10.005" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463319v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.08.009" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS8V1WQW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230143v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Felis" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Merkel" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuji Asami" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ed C. Hathorne" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1973" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772447v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.1380" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423660v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002291" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00719973v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Crouzet" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2012.03.003" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208398v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423656v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Seard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Webster" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abbey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32057.1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230139v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10902" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00844466v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Schmidt" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Jungclaus" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Ammann" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-5-185-2012" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495168v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Thomas" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiko Fujita" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasufumi Iryu" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2011.12.006" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772431v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng He" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10915" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458881v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Petit" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Magand" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.09.002" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00605117v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Schmidt" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Jungclaus" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-4-33-2011" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118566v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seard" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Matsuzaki" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2010.10.013" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VBZ5LTMB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463321v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011PA002126" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499000v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garreta" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zaragosi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.06.002" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772418v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498968v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Menot" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lericolais" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.03.001" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463320v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sepulcre" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L Vidal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rostek" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-7-75-2011" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772428v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lettre-cdf.1210" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458311v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Barlyaeva" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.09.016" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4MFJMJQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647558v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stenni" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buiron" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Frezzotti" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Albani" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbante" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1026" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00646759v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaygue" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-010-0795-1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SL4JQWL9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772419v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463322v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leduc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.08.002" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P296ZR4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772459v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M&#233;not" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruneton" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001735" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772455v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.11.022" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4512D6GD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201200v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dandin" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legras" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Naveau" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-565-2010" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423680v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rinc&#243;n-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lamy" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Contreras" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009PA001868" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259782v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siddall" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abe-Ouchi" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andersen" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Antonioli" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bamber" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1270" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB3CF209A316D5A646215A9FEC8630A88E494C3D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423686v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1180557" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772456v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soulet" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. B&#246;ttcher" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sonzogni" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2010.04.045" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263702v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Legras" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mestre" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-745-2010" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458316v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Thevenon" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Williamson" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio S. Anselmetti" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.014" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772446v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.238" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463326v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GC002779" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772442v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Reimer" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. L. Baillie" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayliss" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Beck" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200034202" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672534v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Naughton" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kageyama" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duprat" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2009.05.001" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTQFLZSG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463325v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2009.03.006" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JZ9PX9G-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513368v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.07.008" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCW5MVNR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423846v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Dutton" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Antonioli" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lambeck" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo470" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463324v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2008.12.013" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BNMDC12-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916274v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bette Otto-Bliesner" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schneider" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Brady" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kucera" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Abe-Ouchi" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-008-0509-0" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TCLNHLCQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423860v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Hopmans" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap van der Meer" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anchelique Mets" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GC002221" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772461v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eri&#351;" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. B. F. Ryan" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;. Sancar" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Polonia" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2009.06.011" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJGN34T2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423837v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saher" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jung" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007PA001557" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020745v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008PA001701" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVX7P5CQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423827v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalind Rickaby" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08189" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-JXHDRX6P-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423851v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuho Horiuchi" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Solanki" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Kovaltsov" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JA013888" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423842v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Thomas" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gideon Henderson" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mason" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1168754" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423822v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimio Hanawa" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.09.011" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1RQWMF4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741063v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koelling" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jody Michael Webster" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2008.07.011" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GC7RDP5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463323v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waelbroeck" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paul" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Weinelt" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NGEO411" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772420v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05423815v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp B&#246;ning" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2009.08.028" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0C4PF3W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772445v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/annuaire-cdf.71" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463327v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Toyofuku" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GC001904" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSXT2QQL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946690v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.09.046" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B1H7MCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458325v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. E. M. Rickaby" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.10.016" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLFDW195-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424076v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Eri&#351;" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B.F. Ryan" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. &#199;a&#287;atay" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sancar" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lericolais" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.04.010" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458330v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile L. Blanchet" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.07.008" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKDKB0K2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424079v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Buck" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.06.013" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2FLFJ4NF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03108710v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant M. Raisbeck" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Yiou" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.06.002" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5NWKT1J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772430v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772424v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377276v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boning" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GC001480" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FQV2J7S2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458327v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garidel-Thoron" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001269" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JM96SFJ9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424069v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pichevin" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinez" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billy" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GB002852" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458326v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05578" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8X53777T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424101v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Frank" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2006.06.016" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3V907MSG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424090v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Siddall" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stocker" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blunier" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Spahni" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Mcmanus" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.12.014" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KL2W7Z7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772434v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424089v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Stanford" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Rohling" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Hunter" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Roberts" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune Rasmussen" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006PA001340" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424109v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike G.L. Baillie" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warren Beck" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2005.09.009" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772556v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buck" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Guilderson" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hogg" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772448v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424097v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Weijers" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1130511" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424093v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hemleben" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G22705.1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772435v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772426v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Silenzi" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Montagna" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2005.05.005" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L78MT86J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424115v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1995728" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772441v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.02.005" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424149v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1091964" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772429v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772463v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Reimer" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mgl Baillie" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jw Beck" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200032999" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172565v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pretet" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riethmuller" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meillet" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pretet" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2004.17.381" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772432v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424144v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay&#8208;christian Emeis" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Grieger" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hewitt" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018151" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-76BRJF00-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460382v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thevenon" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Williamson" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2004.07.003" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFVMDKBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470587v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Ayliffe" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisn&#233;rat-Laborde" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200035608" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463331v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Rosenthal" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Perron-Cashman" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Lear" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Barker" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GC000650" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424122v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma-Kate Potter" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Improta" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2004.02.004" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KSQKXQ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772417v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772421v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424166v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Schulte" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00172-0" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VHJ498J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602072v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biichl&#233;" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/IAS-120003658" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772416v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pailler" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(01)00444-8" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-05S0VTHF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424172v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1537910" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772415v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(02)00788-4" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X321BHQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772439v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772433v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424221v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zheng" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Mortlock" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00817-1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W8VL4RQB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424215v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(01)00600-8" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C32RHQKL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424170v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-4203(02)00100-7" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJS8W72X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772436v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127300v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ullah Ezat" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001gc000159" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957968v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rollion" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sti&#233;venard" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JC000061" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424316v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Camoin" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Ebren" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Eisenhauer" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Faure" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-0182(01)00378-9" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3C0C95BT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170859v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Rosell-Mel&#233;" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-C. Emeis" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Grimalt" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;ller" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GC000141" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772462v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1058375" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03618916v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Turon" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gendreau" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.289.5483.1321" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007311v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Raisbeck" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yiou" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v52i3.17080" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497018v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Siani" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard M&#233;tivier" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200059075" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103416v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randal Koster" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000GL011530" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772423v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#246;rte Budziak" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph R. Schneider" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. M&#252;ller" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999PA000433" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772438v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803098v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.284.5417.1133" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497211v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019135" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461262v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rostek" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772449v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(98)00130-6" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPKCB5M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772427v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minze Stuiver" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Reimer" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. Burr" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200019123" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772440v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461265v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ganssen" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00001154v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(97)00082-4" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WKWS4M4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608456v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien F. Montaggioni" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/382241a0" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B6D0E5E66B5054F11F7A863F17DC160F99E88F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772437v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608443v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jouannic" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Pirazzoli" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/96GL01279" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A71A62DEAE21A7C7245451BD20729695816FD186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609862v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Goslar" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz Kuc" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieczys&#322;aw Pazdur" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/377414a0" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FCAB05A066335A8F681E6EF2E4A0C1CB6AE80CE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543428v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Mangerud" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labeyrie" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(94)90112-0" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRZWX7WZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323681v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ruhlandt" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Muller" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/364319a0" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/382D11BBA62B3E70D11D5BEB0C98CECE53237AE4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584481v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Duplessy" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labeyrie" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moyes" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/93PA00455" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24C2F1905F0F6BADE0F615A13662907677FFE4EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584541v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Ralska-Jasiewiczowa" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz R&#243;z&#225;nski" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0277-3791(93)90037-M" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CED1E8D8A2D4B884543228584F7DA45DDA47F337/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584242v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fairbanks" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033822200013886" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583052v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Shackleton" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(91)90147-A" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXNS89ZP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583128v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Zindler" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(91)90070-X" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VM07Z1T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583274v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazaud" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laj" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tric" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/91GL02285" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XVRJPH2V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560173v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/345405a0" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560199v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mathieu" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(90)90458-7" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P04WG7KB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074897v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560166v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/346456a0" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/845138D0BAEFB1394237FFF24799C85DE7F05623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551980v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Toggweiler" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurice" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200012108" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551990v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Duprat" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0033-5894(89)90045-8" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8P6273Q-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554965v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Labracherie" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent D Labeyrie" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/PA004i006p00629" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552003v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pichon" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0033-5894(89)90011-2" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7894C6A1997DF54956A91500BA45964220471094/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551976v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Duplessy" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033822200011814" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552865v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Juillet-Leclerc" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Kallel" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s003382220001208x" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549501v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G&#246;te &#214;stlund" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monfray" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0012-821X(88)90002-7" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4V8CMXF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549486v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/PA003i006p00635" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSJKVL6Z-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545666v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Duplessy" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(87)90218-7" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VBH1MRT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069453v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549631v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(87)90253-9" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J55FTRTS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549609v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Arnold" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Duprat" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Moyes" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Duplessy" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01054479" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F814EF88DDCC7B390115333A5D728F6138B462AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548782v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-583X(87)90240-0" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NNL0QJ5S-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548857v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lapicque" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Livingston" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lambert" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0198-0149(87)90058-6" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NVN7TC30-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545693v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moyes" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/328791a0" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21C63AEAA9EF584052A73B0108CDB12D6C4DD49D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540491v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/320350a0" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6EAB041DC2C912E840C83E92054F00875BC36CE1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621956v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mart&#237;nez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-19334" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058641v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Spanneut" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Becam" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774560v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marc" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593991v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6757" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417174v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Deviese" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pollet" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandez" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078824v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Devi&#232;se" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Joliot" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778654v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Zgajnar" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04724591v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Al-Assam" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8105" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774586v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751979v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gamba" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496853v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369967v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Bulanda" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Crampon" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Legros" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Mouahid" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369901v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Becam Ga&#235;l" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370031v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/essoar.172043879.91169259/v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769249v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Ju Wu" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Krivova" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami K. Solanki" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.358.1164" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769245v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jovovic" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grossi" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Adam" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134138" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541431v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lenard" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermini" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Keddadouche" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dibacto" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769246v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Jovovic" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5823" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222687v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9988" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02619491v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tournier" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409316v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keddadouche Karim" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550151v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554273v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550154v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bastian" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Lamb" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077022v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Milesi" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Capano" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550158v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409324v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Schaefer" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552026v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J Reimer" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E N Austin" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551972v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian R. Marshall" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981108v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Capano" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222736v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551962v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550168v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ju Wu" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady A Kovaltsov" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550164v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551999v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550319v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550326v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Roeser" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550320v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550316v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550322v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meul&#233;" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marguerite" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550318v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567306v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naderi Beni" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borschneck" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188730v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222813v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551954v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Benkaddour" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769244v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551119v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyard" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222865v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687333v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769248v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769247v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222886v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790168v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977922v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garcia" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112200v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959986v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gasse" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231910v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ast&#233;sano" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Turk" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687294v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Leroux" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780324v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raisbeck" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00750907v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00780325v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751329v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803051v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delhon" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00751334v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769243v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Simonneau" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chapron" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910397v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin K&#246;lling" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113496v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Asami" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970172v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benard" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Suavet" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00007322v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Petit" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003251v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dollfus" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432569v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleureau J.-M." TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763064v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763060v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763061v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133720v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cdf.2815" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763062v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763063v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016217v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Harper" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Droxler" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54780/IASSP49/05" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763223v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvbtzpfm.6" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01394690v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763222v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763217v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233460v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allard" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/11316" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11468" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763221v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763215v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chapellaz" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Petit" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Grousset" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763219v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763243v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763218v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763236v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763220v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763234v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763214v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763232v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763213v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763212v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763233v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00309550v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Michel" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delanghe" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pettitt" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763224v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766219v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763235v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763225v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506101v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461272v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Ruhland" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck C Bassinot" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J M&#252;ller" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-79268-7_2" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763245v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#228;tzold" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763231v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076893v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Shackleton" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763228v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848950v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-4249-7_6" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-W6RDD8KB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763230v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583741v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-76059-4_12" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763226v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385641v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguirre" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bond" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dreimanis" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-76954-2_1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763244v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Fairbanks" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamelin" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-76954-2_2" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03339511v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouzel" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.I. Barkov" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075523v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Fairbanks" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560215v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Pichon" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labracherie" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-2029-3_22" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0153E8C07907F45818979B486C8F8EA7F8A87ECF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072764v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763227v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555337v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-0905-2_14" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6904F9832E57C6807C6D2C5D7229AE6623A4DAF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070400v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnold" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurice" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070277v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549591v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duplessy" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-3993-6_24" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A99FE17316768599220F9FCA6E8C7081F69FE547/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05425189v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359661v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790138v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perdereau" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05424049v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2008.04.005" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440129v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Staub" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brehm" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-20027" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430643v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eah Opitz" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079009v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badens" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430654v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rhon&#233;-Quer" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460453v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369942v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Seaudeau" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981100v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03550942v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567362v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161010v2" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouve Guillaume" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benkaddour" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536387v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea David" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Group Sensetrop" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534258v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290806v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290048v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936169v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>