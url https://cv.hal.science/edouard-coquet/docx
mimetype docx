--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -673,191 +673,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guijarro Arribas Delia, Mercier Charles et Raison du Cleuziou Yann (dir.), De la Bonne Presse à Bayard. 150 ans d’histoire d’un groupe de presse et d’édition catholique (1873-2023), Lyon-Montrouge, LARHRA-Bayard, 2024, 444 p., 24,50 €</w:t>
+                <w:t xml:space="preserve">Violences et luttes de pouvoir à Hà Nội (1921-1926) : les missionnaires, gardiens de l’ordre colonial face au clergé vietnamien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164 (4), pp.203-205. </w:t>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 28 (2), pp.33-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vin.164.0203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mond1.228.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05021700v1</w:t>
+                <w:t xml:space="preserve">hal-05414212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences et luttes de pouvoir à Hà Nội (1921-1926) : les missionnaires, gardiens de l’ordre colonial face au clergé vietnamien</w:t>
+                <w:t xml:space="preserve">Guijarro Arribas Delia, Mercier Charles et Raison du Cleuziou Yann (dir.), De la Bonne Presse à Bayard. 150 ans d’histoire d’un groupe de presse et d’édition catholique (1873-2023), Lyon-Montrouge, LARHRA-Bayard, 2024, 444 p., 24,50 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 28 (2), pp.33-50. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164 (4), pp.203-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mond1.228.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.164.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414212v1</w:t>
+                <w:t xml:space="preserve">hal-05021700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Kiwanuka: First Bishop of Uganda (1939)</w:t>
               </w:r>
@@ -1161,183 +1161,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre africanisation et centralisation : stratégies romaines en Afrique subsaharienne à la fin de l’époque coloniale, années 1930-années 1950</w:t>
+                <w:t xml:space="preserve">La promotion du clergé vietnamien par Rome dans l’entre-deux-guerres : transformations conflictuelles du modèle missionnaire et appropriations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/2 (22), pp.111-129. </w:t>
+              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (414-415), pp.207-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mond1.222.0111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/om.213.0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822475v1</w:t>
+                <w:t xml:space="preserve">hal-03766487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion du clergé vietnamien par Rome dans l’entre-deux-guerres : transformations conflictuelles du modèle missionnaire et appropriations locales</w:t>
+                <w:t xml:space="preserve">Entre africanisation et centralisation : stratégies romaines en Afrique subsaharienne à la fin de l’époque coloniale, années 1930-années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outre-Mers Revue d'Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/1 (414-415), pp.207-229. </w:t>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/2 (22), pp.111-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/om.213.0207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mond1.222.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766487v1</w:t>
+                <w:t xml:space="preserve">hal-03822475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Viaene, Bram Cleys, Jan de Maeyer (ed.), Religion, Colonization and Decolonization in Congo, 1885‑1960</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9D33F80"/>
+    <w:nsid w:val="9265FC6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-coquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9509-4801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236404024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/40156251688307991045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000476958565" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Coquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10108/rome-pour-ou-contre-l-empire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dq3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18670/albert-de-mun-et-la-separation-de-l-eglise-et-de-l-etat-1904-1907" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prudhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.426.0008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.164.0203" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0033" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cv1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141vl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r81" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.222.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766487v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.213.0207" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11843" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.186.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32060/AHP.54.2020.277-294" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02391678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Unger-AlviWar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14962408.20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/les-missions-religieuses" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.STR-EB.5.118844" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STR-EB.5.118844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815273178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-coquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9509-4801" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236404024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/40156251688307991045" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000476958565" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Coquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10108/rome-pour-ou-contre-l-empire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13dq3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611067v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18670/albert-de-mun-et-la-separation-de-l-eglise-et-de-l-etat-1904-1907" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Prudhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541768v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.426.0008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414212v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.228.0033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.164.0203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419202v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cv1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100685v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141vl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698573v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.243.0054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11r81" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/om.213.0207" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.222.0111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611889v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.11843" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.186.0047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32060/AHP.54.2020.277-294" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02391678v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/title/Unger-AlviWar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.14962408.20" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hemisphereseditions.com/les-missions-religieuses" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611061v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepolsonline.net/doi/abs/10.1484/M.STR-EB.5.118844" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.STR-EB.5.118844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815273178" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03611122v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>