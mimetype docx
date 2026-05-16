--- v1 (2026-04-19)
+++ v2 (2026-05-16)
@@ -2226,51 +2226,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9265FC6C"/>
+    <w:nsid w:val="EC45B1A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>