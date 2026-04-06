--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -353,161 +353,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
+                <w:t xml:space="preserve">Robust brain age estimation from structural MRI with contrastive learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fraize</w:t>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garzón</w:t>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Delorme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 203, pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2026.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075733v1</w:t>
+                <w:t xml:space="preserve">hal-05546241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schizophrenia following early adolescence prodrome: A neurodevelopmental subtype with autism-like sensorimotor and social cognition deficits</w:t>
               </w:r>
@@ -621,429 +617,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the standard for modeling functional brain network activity: Application to consciousness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Gomez</w:t>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0314598⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995663v1</w:t>
+                <w:t xml:space="preserve">hal-05075733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellum and social abilities: A structural and functional connectivity study in a transdiagnostic sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attention-gated 3D CapsNet for robust hippocampal segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Roser</w:t>
+                <w:t xml:space="preserve">Clement Poiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indrit Bègue</w:t>
+                <w:t xml:space="preserve">Antoine Bouyeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
+                <w:t xml:space="preserve">Sandesh Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Neu</w:t>
+                <w:t xml:space="preserve">Cécile Boniteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45 (10), pp.e26749. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (01), pp.014003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.26749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.11.1.014003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995704v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental predictors of treatment response in schizophrenia and bipolar disorder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Krebs</w:t>
+                <w:t xml:space="preserve">Chloé Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dalfin</w:t>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Legrand</w:t>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Scoriels</w:t>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (13), pp.3655 - 3666. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.31606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0033291724001776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995685v1</w:t>
+                <w:t xml:space="preserve">hal-04512801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain growth until adolescence after a neonatal focal injury: sex related differences beyond lesion effect</w:t>
               </w:r>
@@ -1157,6284 +1153,6418 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04712073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental predictors of treatment response in schizophrenia and bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Iftimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+                <w:t xml:space="preserve">Emma Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dalfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Scoriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (13), pp.3655 - 3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0033291724001776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512801v1</w:t>
+                <w:t xml:space="preserve">hal-04995685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-gated 3D CapsNet for robust hippocampal segmentation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebellum and social abilities: A structural and functional connectivity study in a transdiagnostic sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Boniteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Yue Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrit Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JMI.11.1.014003⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (10), pp.e26749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995786v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of representation and transfer learning for anatomical neuroimaging: application to psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Petiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing fetal alcohol spectrum disorders diagnosis with a classifier based on the intracerebellar gradient of volumetric undersizing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anita Beggiato</w:t>
+                <w:t xml:space="preserve">Revisiting the standard for modeling functional brain network activity: Application to consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.26348⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0314598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0314598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04102112v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of post-traumatic stress disorder in family members of ICU patients: a machine learning approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A fast and robust hippocampal subfields segmentation: HSF revealing lifespan volumetric dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouyeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-023-07288-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1130845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2023.1130845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995402v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and robust hippocampal subfields segmentation: HSF revealing lifespan volumetric dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandesh Patil</w:t>
+                <w:t xml:space="preserve">Asynchronous neural maturation predicts transition to psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2023.1130845⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (2), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.13612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643499v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous neural maturation predicts transition to psychosis</w:t>
+                <w:t xml:space="preserve">Longitudinal MicroRNA Signature of Conversion to Psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Iftimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bourgin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.13612⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (2), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbad080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995751v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04187662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the relationship between cerebellar structure and social abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea L Floris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Autism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13229-023-00551-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal MicroRNA Signature of Conversion to Psychosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+                <w:t xml:space="preserve">Prediction of post-traumatic stress disorder in family members of ICU patients: a machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Kentish-Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qin He</w:t>
+                <w:t xml:space="preserve">Frédéric Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan Jiao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elie Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbad080⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (1), pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-023-07288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04187662v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenBHB: a Large-Scale Multi-Site Brain MRI Data-set for Age Prediction and Debiasing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Victor</w:t>
+                <w:t xml:space="preserve">Enhancing fetal alcohol spectrum disorders diagnosis with a classifier based on the intracerebellar gradient of volumetric undersizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Ambroise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Beggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119637⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (11), pp.4321-4336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482833v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04102112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding activity in Broca's area predicts the occurrence of auditory hallucinations across subjects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebellar atypicalities in autism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Yger</w:t>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea L Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lopes</w:t>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Mariam Zabihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 91 (2), pp.194 - 201. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2021.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549558v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar atypicalities in autism?</w:t>
+                <w:t xml:space="preserve">Decoding activity in Broca's area predicts the occurrence of auditory hallucinations across subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Laidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorothea L Floris</w:t>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Tillmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
+                <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Zabihi</w:t>
+                <w:t xml:space="preserve">Renaud Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.05.020⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 91 (2), pp.194 - 201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2021.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713143v1</w:t>
+                <w:t xml:space="preserve">hal-03549558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAIN ANOMALIES IN EARLY PSYCHOSIS: FROM SECONDARY TO PRIMARY PSYCHOSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Iftimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.104716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03684095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium prevents grey matter atrophy in patients with bipolar disorder: an international multicenter study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Hozer</w:t>
+                <w:t xml:space="preserve">OpenBHB: a Large-Scale Multi-Site Brain MRI Data-set for Age Prediction and Debiasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melissa Pauling</w:t>
+                <w:t xml:space="preserve">Corentin Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291719004112⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.119637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876160v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irritability is associated with decreased cortical surface area and anxiety with decreased gyrification during brain development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.744419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.744419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neocortical morphometry in Huntington's disease: Indication of the coexistence of abnormal neurodevelopmental and neurodegenerative processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Lithium prevents grey matter atrophy in patients with bipolar disorder: an international multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Rivière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Cointepas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gaura</w:t>
+                <w:t xml:space="preserve">Melissa Pauling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102211⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (7), pp.1201-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291719004112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02521738v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will machine learning applied to neuroimaging in bipolar disorder help the clinician? A critical review and methodological suggestions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie‐anne Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), pp.334-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bdi.12895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Lithium in the Hippocampus of Patients With Bipolar Disorder: A Lithium-7 Magnetic Resonance Imaging Study at 7 Tesla</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neocortical morphometry in Huntington's disease: Indication of the coexistence of abnormal neurodevelopmental and neurodegenerative processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Stout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franz Hozer</w:t>
+                <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Coste</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t>
+                <w:t xml:space="preserve">Véronique Gaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.1181⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.102211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996019v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What we learn about bipolar disorder from large‐scale neuroimaging: Findings and future directions from the ENIGMA Bipolar Disorder Working Group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accumulation of Lithium in the Hippocampus of Patients With Bipolar Disorder: A Lithium-7 Magnetic Resonance Imaging Study at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher R K Ching</w:t>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrek P Hibar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophia I Thomopoulos</w:t>
+                <w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25098⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (5), pp.426 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995929v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the individual risk of psychosis conversion in at-risk mental state (ARMS): a multivariate model reveals the influence of nonpsychotic prodromal symptoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">What we learn about bipolar disorder from large‐scale neuroimaging: Findings and future directions from the ENIGMA Bipolar Disorder Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R K Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrek P Hibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiril P Gurholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Magaud</w:t>
+                <w:t xml:space="preserve">Abraham Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Kazes</w:t>
+                <w:t xml:space="preserve">Sophia I Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00787-019-01461-y⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.56 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996032v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar parcellation in schizophrenia and bipolar disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.‐a. d'Albis</w:t>
+                <w:t xml:space="preserve">Widespread white matter microstructural abnormalities in bipolar disorder: evidence from mega- and meta-analyses across 3033 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Pauling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.13087⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (13), pp.2285 - 2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-019-0485-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354396v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread white matter microstructural abnormalities in bipolar disorder: evidence from mega- and meta-analyses across 3033 individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+                <w:t xml:space="preserve">Predicting the individual risk of psychosis conversion in at-risk mental state (ARMS): a multivariate model reveals the influence of nonpsychotic prodromal symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Kazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-019-0485-6⟩</w:t>
+              <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (11), pp.1525 - 1535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00787-019-01461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223805v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cerebellar parcellation in schizophrenia and bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hajek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Scott</w:t>
+                <w:t xml:space="preserve">M. Kolenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+                <w:t xml:space="preserve">M.‐a. d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140 (5), pp.468-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.13087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02316734v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+                <w:t xml:space="preserve">Allan H. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2829802⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883286v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.1777 - 1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883278v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Types of White Matter Hyperintensities in CADASIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Using structural MRI to identify bipolar disorders – 13 site machine learning study in 3020 individuals from the ENIGMA Bipolar Disorders Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Hadj Selem</w:t>
+                <w:t xml:space="preserve">Hugo G Schnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R K Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Guio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Ingrid Agartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophilus N Akudjedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00526⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (9), pp.2130 - 2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01883315v1</w:t>
+                <w:t xml:space="preserve">hal-04996008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying a neuroanatomical signature of schizophrenia, reproducible across sites and stages, using machine learning with structured sparsity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework based on sulcal constraints to align preterm, infant and adult human brain images acquired in vivo and post mortem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bourgin</w:t>
+                <w:t xml:space="preserve">J. Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mohlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acps.12964⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (9), pp.4153-4168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1735-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883283v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Identifying a neuroanatomical signature of schizophrenia, reproducible across sites and stages, using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Löfstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883271v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework based on sulcal constraints to align preterm, infant and adult human brain images acquired in vivo and post mortem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fischer</w:t>
+                <w:t xml:space="preserve">Different Types of White Matter Hyperintensities in CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1735-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005978v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using structural MRI to identify bipolar disorders – 13 site machine learning study in 3020 individuals from the ENIGMA Bipolar Disorders Working Group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abraham Nunes</w:t>
+                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo G Schnack</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Theophilus N Akudjedu</w:t>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-018-0228-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996008v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Guen</w:t>
+                <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Auzias</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2829802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527005v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White matter changes in microstructure associated with a maladaptive response to stress in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Magalhães</w:t>
+                <w:t xml:space="preserve">Marion Noulhiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bourgin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M Bottlaender</w:t>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044406v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of 3-year clinical course in CADASIL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">White matter changes in microstructure associated with a maladaptive response to stress in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jouvent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">F Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Hadj-Selem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">P Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.e1009-e1009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883312v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of 3-year clinical course in CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Eric Jouvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Boumezbeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Bottlaender</w:t>
+                <w:t xml:space="preserve">Foued Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (17), pp.1787 - 1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044452v1</w:t>
+                <w:t xml:space="preserve">cea-01883312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicenter tractography study of deep white matter tracts in bipolar I disorder: psychotic features and interhemispheric disconnectivity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+                <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Poupon</w:t>
+                <w:t xml:space="preserve">B. Djemaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Linke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mary Phillips</w:t>
+                <w:t xml:space="preserve">M. Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2013.4513⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.828-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01056549v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">A multicenter tractography study of deep white matter tracts in bipolar I disorder: psychotic features and interhemispheric disconnectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Linke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+                <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Chabane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
+                <w:t xml:space="preserve">Mary Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.011⟩</w:t>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (4), pp.388-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2013.4513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01328634v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01056549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Fouque</w:t>
+                <w:t xml:space="preserve">Pierre Fillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fillard</w:t>
+                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zilbovicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (Pt 2), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scikit-learn: Machine Learning in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical folding in patients with bipolar disorder or unipolar depression.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jani Penttilä</w:t>
+                <w:t xml:space="preserve">Nadia Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wessa</w:t>
+                <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00390374v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01328634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal brain metabolic changes from amnestic mild cognitive impairment to Alzheimer's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical folding in patients with bipolar disorder or unipolar depression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Penttilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fouquet</w:t>
+                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+                <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Landeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Mézenge</w:t>
+                <w:t xml:space="preserve">Damien Ringuenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.127-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00494098v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00390374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding difference between patients with early-onset and patients with intermediate-onset bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Penttilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ringuenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11 (4), pp.361-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1399-5618.2009.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative validation of voxel-wise statistical analyses of autoradiographic rat brain volumes: Application to unilateral visual stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal brain metabolic changes from amnestic mild cognitive impairment to Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albertine Dubois</w:t>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besret</w:t>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.11.054⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (Pt 8), pp.2058-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awp132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02155677v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00494098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Rodent Whole-Body Dynamic PET Images: An Unsupervised Method Based on Voxel Dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cathier</w:t>
+                <w:t xml:space="preserve">Cortical folding abnormalities in schizophrenia patients with resistant auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmi.2007.905106⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (3), pp.927-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05136914v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchrony of the early maturation of white matter bundles in healthy infants: quantitative landmarks revealed noninvasively by diffusion tensor imaging.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation of Rodent Whole-Body Dynamic PET Images: An Unsupervised Method Based on Voxel Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rephaël Boisgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Cointepas</w:t>
+                <w:t xml:space="preserve">Pascal Cathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.20363⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.342 - 354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2007.905106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349654v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05136914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical folding abnormalities in schizophrenia patients with resistant auditory hallucinations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
+                <w:t xml:space="preserve">Asynchrony of the early maturation of white matter bundles in healthy infants: quantitative landmarks revealed noninvasively by diffusion tensor imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Galinowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Beaurepaire</w:t>
+                <w:t xml:space="preserve">Muriel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.08.049⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (1), pp.14-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04044533v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Three-Dimensional Analysis of Histological and Autoradiographic Rat Brain Sections: Application to an Activation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Quantitative validation of voxel-wise statistical analyses of autoradiographic rat brain volumes: Application to unilateral visual stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien C. Dauguet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (10), pp.1742-1755. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.482-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155676v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automated Three-Dimensional Analysis of Histological and Autoradiographic Rat Brain Sections: Application to an Activation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.1742-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inverse retinotopy: inferring the visual content of images from brain activation patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (4), pp.1104-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7444,2729 +7574,2729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Connectome Harmonic Analysis Pass the Spin Test?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.279-287, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-05162-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auriau</w:t>
+                <w:t xml:space="preserve">Separating common from salient patterns with Contrastive Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494994v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SepVAE: a contrastive VAE to separate pathological patterns from healthy ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2307.06206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating common from salient patterns with Contrastive Representation Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537203v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How and why does deep ensemble coupled with transfer learning increase performance in bipolar disorder and schizophrenia classification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Petiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2024 - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631924v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view variational autoencoders allow for interpretability leveraging digital Avatars: application to the HBN cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">CONTRASTIVE LEARNING FOR REGRESSION IN MULTI-SITE BRAIN AGE PREDICTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023 - 2023 IEEE 20th International Symposium on Biomedical Imaging ISBI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISBI (International Symposium on Biomedical Imaging )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471508v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRASTIVE LEARNING FOR REGRESSION IN MULTI-SITE BRAIN AGE PREDICTION</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Multi-view variational autoencoders allow for interpretability leveraging digital Avatars: application to the HBN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Gori</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISBI (International Symposium on Biomedical Imaging )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2023 - 2023 IEEE 20th International Symposium on Biomedical Imaging ISBI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagene, Colombia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993158v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MixUp brain-cortical augmentations in self-supervised learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Integrating Prior Knowledge in Contrastive Learning with Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40 th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471607v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Prior Knowledge in Contrastive Learning with Kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">MixUp brain-cortical augmentations in self-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pietro Gori</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.102-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44858-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111825v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training? An imaging-genetics study in healthy children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Congress fot integrative developmental cognitive neuroscience FLUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UCSL : A Machine Learning Expectation-Maximization framework for Unsupervised Clustering driven by Supervised Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Conditional Alignment and Uniformity for Contrastive Learning with Continuous Proxy Labels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Josselin Houenou</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML/PKDD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Med-NeurIPS - Workshop NeurIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277176v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional Alignment and Uniformity for Contrastive Learning with Continuous Proxy Labels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">UCSL : A Machine Learning Expectation-Maximization framework for Unsupervised Clustering driven by Supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Victor</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-NeurIPS - Workshop NeurIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ECML/PKDD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523114v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive Learning with Continuous Proxy Meta-Data for 3D MRI Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Strasbourg (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable and stable prediction of schizophrenia on a large multisite dataset using machine learning with structured sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2018.8423946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxelwise genome-wide association study on gray matter volume reveals a SLC39A8 variant associated with subcortical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p32-32 Section imagerie génétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive support recovery with TV-Elastic Net penalty and logistic regression: an application to structural MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Workshop on Pattern Recognition in Neuroimaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLS’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRNI.2014.6858517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01016145v1</w:t>
+                <w:t xml:space="preserve">hal-01084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Predictive support recovery with TV-Elastic Net penalty and logistic regression: an application to structural MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLS’14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Workshop on Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tuebingen, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2014.6858517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084048v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01016145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Imaging Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Irvine, California, United States. pp.Poster 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast computational framework for genome-wide association studies with neuroimaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Multivariate Pattern Classification to Detect MRI Markers for an Early Diagnosis of Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Tenth International Conference on Machine Learning and Applications (ICMLA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.384-387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA.2011.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging genetics: bio-informatics and bio-statistics challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10176,279 +10306,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training ? An imaging-genetics study in healthy children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUX congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training in children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping) 2022 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10458,923 +10588,1024 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Variable Selection for Regularized Generalized Canonical Correlation Analysis, The Multiple Facets of Partial Least Squares and Related Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guillemot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-139, 2016, The Multiple Facets of Partial Least Squares and Related Methods, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension Reduction and Regularization Combined with Partial Least Squares in High Dimensional Imaging Genetics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trinchera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives in Partial Least Squares and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.147-158, 2013, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-8283-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging genetics and neuroimaging: Polygenic risk score integration with the view to perform weakly supervised learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Didier</w:t>
+                <w:t xml:space="preserve">IMPROVING CLINICAL INTERPRETABILITY OF LINEAR NEUROIMAGING MODELS THROUGH FEATURE WHITENING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Petiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Vock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05486515v1</w:t>
+                <w:t xml:space="preserve">hal-05574168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical sulci are regional neurodevelopmental biomarkers of schizophrenia diagnosis</w:t>
+                <w:t xml:space="preserve">Bridging genetics and neuroimaging: Polygenic risk score integration with the view to perform weakly supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Gaudin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Antoine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592457v1</w:t>
+                <w:t xml:space="preserve">hal-05486515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary material: Continuation of Nesterov's Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+                <w:t xml:space="preserve">Cortical sulci are regional neurodevelopmental biomarkers of schizophrenia diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01324021v4</w:t>
+                <w:t xml:space="preserve">hal-04592457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Supplementary material: Continuation of Nesterov's Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Löfstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238991v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01324021v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulated Data for Linear Regression with Structured and Sparse Penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00914960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11384,100 +11615,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents situés dans l'image et organisés en pyramide irrégulière: Contribution à la segmentation par une approche d'agrégation coopérative et adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Rennes 1, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00944164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11487,91 +11718,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimaging signatures of brain disorders: Fighting overfitting in predictive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [stat.ML]. Université Paris-Saclay, FRA., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03408786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11581,131 +11812,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics and Machine Learning in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feki Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038776v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId366"/>
+      <w:footerReference w:type="default" r:id="rId369"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11773,51 +12004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E509C97C"/>
+    <w:nsid w:val="0AD32426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12004,51 +12235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-duchesnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4073-3490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duchesnay_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iftimovici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bendjemaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995663v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314598" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995704v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Neu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26749" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Krebs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dalfin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Legrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291724001776" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995786v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poiret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyeure" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boniteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.11.1.014003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04102112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26348" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pochard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07288-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04643499v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2023.1130845" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995751v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.13612" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04187662v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbad080" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482833v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119637" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549558v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2021.08.024" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.05.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104716" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pauling" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piguet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.744419" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Claude" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12895" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996019v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.1181" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995929v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R K Ching" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiril P Gurholt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nunes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Thomopoulos" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25098" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kazes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01461-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354396v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laidi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajek" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spaniel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolenic" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;a. d'Albis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13087" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223805v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0485-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883315v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00526" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996008v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Schnack" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilus N Akudjedu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0228-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883312v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Hadj-Selem" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003252" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056549v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Phillips" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2013.4513" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494098v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp132" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349668v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hubbard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.06.062" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTNJKTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302478v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vock" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05162-2_27" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626620v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grigis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06206" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04537203v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631924v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471508v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230552" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993158v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471607v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44858-4_10" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04111825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03277176v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03523114v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262256v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wessa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509898v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depecker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2011.185" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592457v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00944164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03408786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038776v5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Younes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-duchesnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4073-3490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duchesnay_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2026.02.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iftimovici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bendjemaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poiret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyeure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boniteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.11.1.014003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Krebs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dalfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291724001776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Neu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26749" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314598" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04643499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2023.1130845" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.13612" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04187662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbad080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07288-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04102112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26348" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.05.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2021.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119637" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.744419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pauling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Claude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12895" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102211" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.1181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R K Ching" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiril P Gurholt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nunes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Thomopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25098" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0485-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kazes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01461-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spaniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolenic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;a. d'Albis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Schnack" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilus N Akudjedu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0228-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00526" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Hadj-Selem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linke" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Phillips" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2013.4513" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp132" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hubbard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.06.062" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTNJKTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vock" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05162-2_27" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04537203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grigis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06206" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631924v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993158v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471508v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230552" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04111825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471607v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44858-4_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03523114v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03277176v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wessa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509898v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depecker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2011.185" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574168v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592457v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00944164v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03408786v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038776v5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Younes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>