--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -181,7390 +181,7536 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding cortical folding with deep learning: toward neurodevelopmental biomarkers of psychiatric disorders</w:t>
+                <w:t xml:space="preserve">Robust brain age estimation from structural MRI with contrastive learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Auriau</w:t>
+                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chavas</w:t>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 203, pp.78-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00702-026-03105-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2026.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500148v1</w:t>
+                <w:t xml:space="preserve">hal-05546241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust brain age estimation from structural MRI with contrastive learning</w:t>
+                <w:t xml:space="preserve">Decoding cortical folding with deep learning: toward neurodevelopmental biomarkers of psychiatric disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Grangetto</w:t>
+                <w:t xml:space="preserve">Joël Chavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Gori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 203, pp.78-84. </w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2026.02.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00702-026-03105-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546241v1</w:t>
+                <w:t xml:space="preserve">hal-05500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia following early adolescence prodrome: A neurodevelopmental subtype with autism-like sensorimotor and social cognition deficits</w:t>
+                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martinez</w:t>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Victor</w:t>
+                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjès Bendjemaa</w:t>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Jantac</w:t>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbae202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995646v1</w:t>
+                <w:t xml:space="preserve">hal-05593481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-gated 3D CapsNet for robust hippocampal segmentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Schizophrenia following early adolescence prodrome: A neurodevelopmental subtype with autism-like sensorimotor and social cognition deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjès Bendjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Jantac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JMI.11.1.014003⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbae202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995786v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béchir Jarraya</w:t>
+                <w:t xml:space="preserve">Neurodevelopmental predictors of treatment response in schizophrenia and bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dalfin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Scoriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (13), pp.3655 - 3666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0033291724001776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512801v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain growth until adolescence after a neonatal focal injury: sex related differences beyond lesion effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ines Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Cerebellum and social abilities: A structural and functional connectivity study in a transdiagnostic sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indrit Bègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1405381⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (10), pp.e26749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04712073v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodevelopmental predictors of treatment response in schizophrenia and bipolar disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linda Scoriels</w:t>
+                <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0033291724001776⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.31606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995685v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellum and social abilities: A structural and functional connectivity study in a transdiagnostic sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Neu</w:t>
+                <w:t xml:space="preserve">Brain growth until adolescence after a neonatal focal injury: sex related differences beyond lesion effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Postic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Drutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Peyric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.26749⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2024.1405381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995704v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04712073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of representation and transfer learning for anatomical neuroimaging: application to psychiatry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robin Louiset</w:t>
+                <w:t xml:space="preserve">Attention-gated 3D CapsNet for robust hippocampal segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouyeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Boniteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (01), pp.014003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JMI.11.1.014003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04436585v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the standard for modeling functional brain network activity: Application to consciousness</w:t>
+                <w:t xml:space="preserve">Exploring the potential of representation and transfer learning for anatomical neuroimaging: application to psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Petiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lynn Uhrig</w:t>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995663v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast and robust hippocampal subfields segmentation: HSF revealing lifespan volumetric dynamics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Revisiting the standard for modeling functional brain network activity: Application to consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fninf.2023.1130845⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (12), pp.e0314598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0314598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643499v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous neural maturation predicts transition to psychosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A fast and robust hippocampal subfields segmentation: HSF revealing lifespan volumetric dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Poiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bouyeure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Patil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcn.13612⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1130845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2023.1130845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995751v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal MicroRNA Signature of Conversion to Psychosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Asynchronous neural maturation predicts transition to psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Iftimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbad080⟩</w:t>
+              <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (2), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcn.13612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04187662v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the relationship between cerebellar structure and social abilities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Longitudinal MicroRNA Signature of Conversion to Psychosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuan Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angeline Mihailov</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Autism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13229-023-00551-8⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (2), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbad080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04423198v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04187662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of post-traumatic stress disorder in family members of ICU patients: a machine learning approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Understanding the relationship between cerebellar structure and social abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea L Floris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Mihailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-023-07288-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Autism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13229-023-00551-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995402v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing fetal alcohol spectrum disorders diagnosis with a classifier based on the intracerebellar gradient of volumetric undersizing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of post-traumatic stress disorder in family members of ICU patients: a machine learning approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Kentish-Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Azoulay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.26348⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (1), pp.114-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-023-07288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04102112v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebellar atypicalities in autism?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mariam Zabihi</w:t>
+                <w:t xml:space="preserve">Enhancing fetal alcohol spectrum disorders diagnosis with a classifier based on the intracerebellar gradient of volumetric undersizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Beggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.05.020⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (11), pp.4321-4336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.26348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713143v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04102112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding activity in Broca's area predicts the occurrence of auditory hallucinations across subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91 (2), pp.194 - 201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2021.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRAIN ANOMALIES IN EARLY PSYCHOSIS: FROM SECONDARY TO PRIMARY PSYCHOSIS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cerebellar atypicalities in autism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea L Floris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Zabihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104716⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03684095v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenBHB: a Large-Scale Multi-Site Brain MRI Data-set for Age Prediction and Debiasing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BRAIN ANOMALIES IN EARLY PSYCHOSIS: FROM SECONDARY TO PRIMARY PSYCHOSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Chaumette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119637⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.104716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482833v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03684095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irritability is associated with decreased cortical surface area and anxiety with decreased gyrification during brain development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OpenBHB: a Large-Scale Multi-Site Brain MRI Data-set for Age Prediction and Debiasing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.744419⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.119637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995951v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium prevents grey matter atrophy in patients with bipolar disorder: an international multicenter study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Irritability is associated with decreased cortical surface area and anxiety with decreased gyrification during brain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Mihailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melissa Pauling</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291719004112⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.744419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.744419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876160v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will machine learning applied to neuroimaging in bipolar disorder help the clinician? A critical review and methodological suggestions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Lithium prevents grey matter atrophy in patients with bipolar disorder: an international multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline Favre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Pauling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bdi.12895⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (7), pp.1201-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291719004112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223743v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neocortical morphometry in Huntington's disease: Indication of the coexistence of abnormal neurodevelopmental and neurodegenerative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.102211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of Lithium in the Hippocampus of Patients With Bipolar Disorder: A Lithium-7 Magnetic Resonance Imaging Study at 7 Tesla</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Will machine learning applied to neuroimaging in bipolar disorder help the clinician? A critical review and methodological suggestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie‐anne Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.1181⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.334-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bdi.12895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996019v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What we learn about bipolar disorder from large‐scale neuroimaging: Findings and future directions from the ENIGMA Bipolar Disorder Working Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophia I Thomopoulos</w:t>
+                <w:t xml:space="preserve">Accumulation of Lithium in the Hippocampus of Patients With Bipolar Disorder: A Lithium-7 Magnetic Resonance Imaging Study at 7 Tesla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25098⟩</w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (5), pp.426 - 433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995929v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread white matter microstructural abnormalities in bipolar disorder: evidence from mega- and meta-analyses across 3033 individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+                <w:t xml:space="preserve">What we learn about bipolar disorder from large‐scale neuroimaging: Findings and future directions from the ENIGMA Bipolar Disorder Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R K Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrek P Hibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiril P Gurholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia I Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-019-0485-6⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.56 - 82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223805v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the individual risk of psychosis conversion in at-risk mental state (ARMS): a multivariate model reveals the influence of nonpsychotic prodromal symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Magaud</w:t>
+                <w:t xml:space="preserve">Raphaël Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (11), pp.1525 - 1535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00787-019-01461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar parcellation in schizophrenia and bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laidi</w:t>
+                <w:t xml:space="preserve">T. Hajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hajek</w:t>
+                <w:t xml:space="preserve">F. Spaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Spaniel</w:t>
+                <w:t xml:space="preserve">M. Kolenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.‐a. d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140 (5), pp.468-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acps.13087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
+                <w:t xml:space="preserve">Widespread white matter microstructural abnormalities in bipolar disorder: evidence from mega- and meta-analyses across 3033 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Pauling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (13), pp.2285 - 2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-019-0485-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02316734v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Scott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan H. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883271v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using structural MRI to identify bipolar disorders – 13 site machine learning study in 3020 individuals from the ENIGMA Bipolar Disorders Working Group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Theophilus N Akudjedu</w:t>
+                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-018-0228-9⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996008v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework based on sulcal constraints to align preterm, infant and adult human brain images acquired in vivo and post mortem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Fischer</w:t>
+                <w:t xml:space="preserve">Different Types of White Matter Hyperintensities in CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1735-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005978v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying a neuroanatomical signature of schizophrenia, reproducible across sites and stages, using machine learning with structured sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Löfstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acps.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Types of White Matter Hyperintensities in CADASIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00526⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.1777 - 1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883315v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jardri</w:t>
+                <w:t xml:space="preserve">A framework based on sulcal constraints to align preterm, infant and adult human brain images acquired in vivo and post mortem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mohlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (9), pp.4153-4168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1735-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883278v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+                <w:t xml:space="preserve">Using structural MRI to identify bipolar disorders – 13 site machine learning study in 3020 individuals from the ENIGMA Bipolar Disorders Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo G Schnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R K Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Agartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophilus N Akudjedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2829802⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (9), pp.2130 - 2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883286v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
+                <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Dohmatob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMI.2018.2829802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527005v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">White matter changes in microstructure associated with a maladaptive response to stress in rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Bottlaender</w:t>
+                <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Noulhiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044406v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of 3-year clinical course in CADASIL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">White matter changes in microstructure associated with a maladaptive response to stress in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Boumezbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.e1009-e1009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883312v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bottlaender</w:t>
+                <w:t xml:space="preserve">Prediction of 3-year clinical course in CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jouvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (17), pp.1787 - 1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04044452v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicenter tractography study of deep white matter tracts in bipolar I disorder: psychotic features and interhemispheric disconnectivity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mary Phillips</w:t>
+                <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boumezbeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djemaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2013.4513⟩</w:t>
+              <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (6), pp.828-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01056549v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monica Zilbovicius</w:t>
+                <w:t xml:space="preserve">A multicenter tractography study of deep white matter tracts in bipolar I disorder: psychotic features and interhemispheric disconnectivity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Linke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JAMA Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (4), pp.388-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2013.4513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700801v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01056549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scikit-learn: Machine Learning in Python</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bargiacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Thirion</w:t>
+                <w:t xml:space="preserve">Monica Zilbovicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (Pt 2), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650905v2</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+                <w:t xml:space="preserve">Scikit-learn: Machine Learning in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Pedregosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Varoquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gramfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
+                <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01328634v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical folding in patients with bipolar disorder or unipolar depression.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wessa</w:t>
+                <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boddaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.1003-1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00390374v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01328634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical folding difference between patients with early-onset and patients with intermediate-onset bipolar disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Cortical folding in patients with bipolar disorder or unipolar depression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Penttilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ringuenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (2), pp.127-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04044504v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00390374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal brain metabolic changes from amnestic mild cognitive impairment to Alzheimer's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Mézenge</w:t>
+                <w:t xml:space="preserve">Cortical folding difference between patients with early-onset and patients with intermediate-onset bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Penttilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ringuenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awp132⟩</w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.361-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-5618.2009.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00494098v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical folding abnormalities in schizophrenia patients with resistant auditory hallucinations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud de Beaurepaire</w:t>
+                <w:t xml:space="preserve">Longitudinal brain metabolic changes from amnestic mild cognitive impairment to Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.08.049⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (Pt 8), pp.2058-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awp132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04044533v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00494098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Rodent Whole-Body Dynamic PET Images: An Unsupervised Method Based on Voxel Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rephaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.342 - 354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmi.2007.905106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchrony of the early maturation of white matter bundles in healthy infants: quantitative landmarks revealed noninvasively by diffusion tensor imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (1), pp.14-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.20363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative validation of voxel-wise statistical analyses of autoradiographic rat brain volumes: Application to unilateral visual stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Besret</w:t>
+                <w:t xml:space="preserve">Cortical folding abnormalities in schizophrenia patients with resistant auditory hallucinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Galinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Januel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 40 (2), pp.482-494. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.11.054⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 39 (3), pp.927-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155677v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Three-Dimensional Analysis of Histological and Autoradiographic Rat Brain Sections: Application to an Activation Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Quantitative validation of voxel-wise statistical analyses of autoradiographic rat brain volumes: Application to unilateral visual stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600470⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (2), pp.482-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155676v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automated Three-Dimensional Analysis of Histological and Autoradiographic Rat Brain Sections: Application to an Activation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albertine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Dauguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Besret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (10), pp.1742-1755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inverse retinotopy: inferring the visual content of images from brain activation patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (4), pp.1104-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7574,2729 +7720,2729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Connectome Harmonic Analysis Pass the Spin Test?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.279-287, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-05162-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating common from salient patterns with Contrastive Representation Learning</w:t>
+                <w:t xml:space="preserve">How and why does deep ensemble coupled with transfer learning increase performance in bipolar disorder and schizophrenia classification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Louiset</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Sara Petiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ISBI 2024 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537203v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SepVAE: a contrastive VAE to separate pathological patterns from healthy ones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.06206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04626620v1</w:t>
+                <w:t xml:space="preserve">hal-04494994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Auriau</w:t>
+                <w:t xml:space="preserve">SepVAE: a contrastive VAE to separate pathological patterns from healthy ones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2307.06206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494994v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why does deep ensemble coupled with transfer learning increase performance in bipolar disorder and schizophrenia classification?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Separating common from salient patterns with Contrastive Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631924v2</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRASTIVE LEARNING FOR REGRESSION IN MULTI-SITE BRAIN AGE PREDICTION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
+                <w:t xml:space="preserve">Multi-view variational autoencoders allow for interpretability leveraging digital Avatars: application to the HBN cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dufumier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pietro Gori</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISBI (International Symposium on Biomedical Imaging )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI 2023 - 2023 IEEE 20th International Symposium on Biomedical Imaging ISBI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagene, Colombia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993158v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-view variational autoencoders allow for interpretability leveraging digital Avatars: application to the HBN cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Ambroise</w:t>
+                <w:t xml:space="preserve">CONTRASTIVE LEARNING FOR REGRESSION IN MULTI-SITE BRAIN AGE PREDICTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Frouin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2023 - 2023 IEEE 20th International Symposium on Biomedical Imaging ISBI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISBI (International Symposium on Biomedical Imaging )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471508v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Prior Knowledge in Contrastive Learning with Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 th International Conference on Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MixUp brain-cortical augmentations in self-supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.102-111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-44858-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training? An imaging-genetics study in healthy children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Congress fot integrative developmental cognitive neuroscience FLUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Alignment and Uniformity for Contrastive Learning with Continuous Proxy Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dufumier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med-NeurIPS - Workshop NeurIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCSL : A Machine Learning Expectation-Maximization framework for Unsupervised Clustering driven by Supervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Houenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive Learning with Continuous Proxy Meta-Data for 3D MRI Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dufumier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Strasbourg (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable and stable prediction of schizophrenia on a large multisite dataset using machine learning with structured sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2018.8423946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxelwise genome-wide association study on gray matter volume reveals a SLC39A8 variant associated with subcortical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p32-32 Section imagerie génétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive support recovery with TV-Elastic Net penalty and logistic regression: an application to structural MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLS’14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Workshop on Pattern Recognition in Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tuebingen, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRNI.2014.6858517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084048v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01016145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive support recovery with TV-Elastic Net penalty and logistic regression: an application to structural MRI</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clara Fischer</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Workshop on Pattern Recognition in Neuroimaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLS’14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRNI.2014.6858517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01016145v1</w:t>
+                <w:t xml:space="preserve">hal-01084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Imaging Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Irvine, California, United States. pp.Poster 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast computational framework for genome-wide association studies with neuroimaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Multivariate Pattern Classification to Detect MRI Markers for an Early Diagnosis of Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Tenth International Conference on Machine Learning and Applications (ICMLA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.384-387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA.2011.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging genetics: bio-informatics and bio-statistics challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10306,279 +10452,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training ? An imaging-genetics study in healthy children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUX congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training in children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping) 2022 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10588,309 +10734,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Variable Selection for Regularized Generalized Canonical Correlation Analysis, The Multiple Facets of Partial Least Squares and Related Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-139, 2016, The Multiple Facets of Partial Least Squares and Related Methods, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension Reduction and Regularization Combined with Partial Least Squares in High Dimensional Imaging Genetics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trinchera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives in Partial Least Squares and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.147-158, 2013, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-8283-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10900,712 +11046,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVING CLINICAL INTERPRETABILITY OF LINEAR NEUROIMAGING MODELS THROUGH FEATURE WHITENING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Petiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging genetics and neuroimaging: Polygenic risk score integration with the view to perform weakly supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical sulci are regional neurodevelopmental biomarkers of schizophrenia diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary material: Continuation of Nesterov's Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Löfstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01324021v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Data for Linear Regression with Structured and Sparse Penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00914960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11615,100 +11761,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents situés dans l'image et organisés en pyramide irrégulière: Contribution à la segmentation par une approche d'agrégation coopérative et adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Rennes 1, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00944164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11718,91 +11864,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimaging signatures of brain disorders: Fighting overfitting in predictive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [stat.ML]. Université Paris-Saclay, FRA., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03408786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11812,131 +11958,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics and Machine Learning in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feki Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Engineering school. France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038776v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId371"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12004,51 +12150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD32426"/>
+    <w:nsid w:val="75139EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12235,51 +12381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-duchesnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4073-3490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duchesnay_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2026.02.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iftimovici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bendjemaa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poiret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyeure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boniteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.11.1.014003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Krebs" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dalfin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Legrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291724001776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Neu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26749" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314598" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04643499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2023.1130845" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995751v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.13612" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04187662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbad080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995402v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07288-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04102112v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26348" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.05.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549558v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2021.08.024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104716" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482833v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119637" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piguet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.744419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876160v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pauling" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004112" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223743v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Claude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12895" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521738v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102211" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.1181" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995929v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R K Ching" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiril P Gurholt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nunes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Thomopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25098" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223805v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0485-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kazes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01461-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spaniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolenic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;a. d'Albis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Schnack" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilus N Akudjedu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0228-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883315v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00526" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883312v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Hadj-Selem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056549v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linke" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Phillips" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2013.4513" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp132" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hubbard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.06.062" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTNJKTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vock" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05162-2_27" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04537203v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626620v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grigis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06206" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631924v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993158v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471508v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230552" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04111825v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471607v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44858-4_10" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03523114v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03277176v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wessa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509898v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depecker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2011.185" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574168v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592457v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00944164v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03408786v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038776v5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Younes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-duchesnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4073-3490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duchesnay_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2026.02.032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iftimovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bendjemaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dalfin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291724001776" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Neu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poiret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyeure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boniteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.11.1.014003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314598" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04643499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2023.1130845" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.13612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04187662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbad080" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07288-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04102112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2021.08.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.05.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119637" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.744419" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pauling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12895" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.1181" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R K Ching" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiril P Gurholt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nunes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Thomopoulos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kazes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01461-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laidi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spaniel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolenic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;a. d'Albis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0485-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00526" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Schnack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilus N Akudjedu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0228-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883312v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Hadj-Selem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003252" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RJWZ9C1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Phillips" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2013.4513" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494098v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp132" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hubbard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.06.062" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTNJKTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302478v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vock" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05162-2_27" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631924v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grigis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06206" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04537203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471508v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230552" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993158v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04111825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471607v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44858-4_10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03523114v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03277176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262256v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wessa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depecker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2011.185" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574168v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592457v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00944164v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03408786v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038776v5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Younes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>