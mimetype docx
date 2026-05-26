--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">duchesnay_e_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=mG6V3q4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -207,7510 +228,7510 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust brain age estimation from structural MRI with contrastive learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoding cortical folding with deep learning: toward neurodevelopmental biomarkers of psychiatric disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Grangetto</w:t>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Gori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joël Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2026.02.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00702-026-03105-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05546241v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05500148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding cortical folding with deep learning: toward neurodevelopmental biomarkers of psychiatric disorders</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust brain age estimation from structural MRI with contrastive learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Chavas</w:t>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Laval</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marco Grangetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neural Transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00702-026-03105-3⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 203, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2026.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05500148v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Fraize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593481v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Delorme</w:t>
+                <w:t xml:space="preserve">Schizophrenia following early adolescence prodrome: A neurodevelopmental subtype with autism-like sensorimotor and social cognition deficits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Iftimovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjès Bendjemaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Jantac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbae202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075733v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schizophrenia following early adolescence prodrome: A neurodevelopmental subtype with autism-like sensorimotor and social cognition deficits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Célia Jantac</w:t>
+                <w:t xml:space="preserve">Pattern of Deep Grey Matter Undersizing Boosts MRI ‐Based Diagnostic Classifiers in Fetal Alcohol Spectrum Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Kerdreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ntorkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbae202⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (8), pp.e70233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995646v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurodevelopmental predictors of treatment response in schizophrenia and bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Iftimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dalfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Scoriels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (13), pp.3655 - 3666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0033291724001776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellum and social abilities: A structural and functional connectivity study in a transdiagnostic sample</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Roser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indrit Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (10), pp.e26749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.26749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning models reveal the link between dynamic brain connectivity patterns and states of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Jarraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.31606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-024-76695-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04512801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain growth until adolescence after a neonatal focal injury: sex related differences beyond lesion effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Postic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Drutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Peyric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2024.1405381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04712073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention-gated 3D CapsNet for robust hippocampal segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Poiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouyeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandesh Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Boniteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (01), pp.014003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JMI.11.1.014003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the potential of representation and transfer learning for anatomical neuroimaging: application to psychiatry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Petiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the standard for modeling functional brain network activity: Application to consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (12), pp.e0314598. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0314598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast and robust hippocampal subfields segmentation: HSF revealing lifespan volumetric dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Poiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouyeure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandesh Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17, pp.1130845. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fninf.2023.1130845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous neural maturation predicts transition to psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Iftimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 78 (2), pp.104-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pcn.13612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal MicroRNA Signature of Conversion to Psychosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Iftimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (2), pp.363-373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/schbul/sbad080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04187662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the relationship between cerebellar structure and social abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothea L Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Mihailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Autism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13229-023-00551-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of post-traumatic stress disorder in family members of ICU patients: a machine learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Kentish-Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Azoulay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intensive Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50 (1), pp.114-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00134-023-07288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing fetal alcohol spectrum disorders diagnosis with a classifier based on the intracerebellar gradient of volumetric undersizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fraize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Elmaleh-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fraize</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eliot Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Beggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (11), pp.4321-4336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.26348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04102112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding activity in Broca's area predicts the occurrence of auditory hallucinations across subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91 (2), pp.194 - 201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2021.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar atypicalities in autism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothea L Floris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Elandaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Zabihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2022.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BRAIN ANOMALIES IN EARLY PSYCHOSIS: FROM SECONDARY TO PRIMARY PSYCHOSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Iftimovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Chaumette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.104716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2022.104716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03684095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenBHB: a Large-Scale Multi-Site Brain MRI Data-set for Age Prediction and Debiasing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 263, pp.119637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irritability is associated with decreased cortical surface area and anxiety with decreased gyrification during brain development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Lithium prevents grey matter atrophy in patients with bipolar disorder: an international multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Hozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Pauling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.744419⟩</w:t>
+              <w:t xml:space="preserve">Psychological Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (7), pp.1201-1210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0033291719004112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995951v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium prevents grey matter atrophy in patients with bipolar disorder: an international multicenter study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Irritability is associated with decreased cortical surface area and anxiety with decreased gyrification during brain development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Mihailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melissa Pauling</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0033291719004112⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.744419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.744419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876160v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neocortical morphometry in Huntington's disease: Indication of the coexistence of abnormal neurodevelopmental and neurodegenerative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gaura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, pp.102211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nicl.2020.102211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will machine learning applied to neuroimaging in bipolar disorder help the clinician? A critical review and methodological suggestions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie‐anne Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (4), pp.334-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bdi.12895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of Lithium in the Hippocampus of Patients With Bipolar Disorder: A Lithium-7 Magnetic Resonance Imaging Study at 7 Tesla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Hozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouzha Djebrani Oussedik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 88 (5), pp.426 - 433. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsych.2020.02.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What we learn about bipolar disorder from large‐scale neuroimaging: Findings and future directions from the ENIGMA Bipolar Disorder Working Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher R K Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrek P Hibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiril P Gurholt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia I Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43 (1), pp.56 - 82. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.25098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the individual risk of psychosis conversion in at-risk mental state (ARMS): a multivariate model reveals the influence of nonpsychotic prodromal symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Kazes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Child and Adolescent Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (11), pp.1525 - 1535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00787-019-01461-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebellar parcellation in schizophrenia and bipolar disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Spaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kolenic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.‐a. d'Albis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 140 (5), pp.468-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/acps.13087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread white matter microstructural abnormalities in bipolar disorder: evidence from mega- and meta-analyses across 3033 individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Pauling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Stout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Hozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (13), pp.2285 - 2293. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-019-0485-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05223805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective cohort study of early biosignatures of response to lithium in bipolar-I-disorders: overview of the H2020-funded R-LiNK initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Hidalgo-Mazzei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Strawbridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan H. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Resche-Rigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bipolar Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7, pp.20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40345-019-0156-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02316734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Sparse Principal Components Analysis With the TV-Elastic Net Penalty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jardri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (2), pp.396 - 407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmi.2017.2749140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Types of White Matter Hyperintensities in CADASIL</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fouad Hadj Selem</w:t>
+                <w:t xml:space="preserve">Identifying a neuroanatomical signature of schizophrenia, reproducible across sites and stages, using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Guio</w:t>
+                <w:t xml:space="preserve">Tommy Löfstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mangin</w:t>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00526⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acps.12964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883315v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying a neuroanatomical signature of schizophrenia, reproducible across sites and stages, using machine learning with structured sparsity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Laidi</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+                <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bourgin</w:t>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.1777 - 1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acps.12964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01883283v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of activation patterns preceding hallucinations in patients with schizophrenia using machine learning with structured sparsity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework based on sulcal constraints to align preterm, infant and adult human brain images acquired in vivo and post mortem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+                <w:t xml:space="preserve">J. Lebenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Labit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Auzias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mohlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.23953⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (9), pp.4153-4168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1735-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01883271v1</w:t>
+                <w:t xml:space="preserve">hal-02005978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework based on sulcal constraints to align preterm, infant and adult human brain images acquired in vivo and post mortem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Mohlberg</w:t>
+                <w:t xml:space="preserve">Using structural MRI to identify bipolar disorders – 13 site machine learning study in 3020 individuals from the ENIGMA Bipolar Disorders Working Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fischer</w:t>
+                <w:t xml:space="preserve">Hugo G Schnack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R K Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Agartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophilus N Akudjedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1735-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (9), pp.2130 - 2143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-018-0228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02005978v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using structural MRI to identify bipolar disorders – 13 site machine learning study in 3020 individuals from the ENIGMA Bipolar Disorders Working Group</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Agartz</w:t>
+                <w:t xml:space="preserve">Different Types of White Matter Hyperintensities in CADASIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophilus N Akudjedu</w:t>
+                <w:t xml:space="preserve">Fouad Hadj Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Guio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-018-0228-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2018.00526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996008v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01883315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation of Nesterov’s Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2018.2829802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Influence on the Sulcal Pits: On the Origin of the First Cortical Folds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Noulhiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cerebral Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.1 - 12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cercor/bhx098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White matter changes in microstructure associated with a maladaptive response to stress in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), pp.e1009-e1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of 3-year clinical course in CADASIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jouvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Guio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (17), pp.1787 - 1795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000003252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-responsivity to stress in rats is associated with a large increase in amygdala volume. A 7 T MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boumezbeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Djemaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottlaender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (6), pp.828-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euroneuro.2015.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicenter tractography study of deep white matter tracts in bipolar I disorder: psychotic features and interhemispheric disconnectivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Linke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JAMA Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (4), pp.388-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1001/jamapsychiatry.2013.4513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01056549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxelwise multivariate statistics and brain-wide machine learning using the full diffusion tensor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bargiacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zilbovicius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Image Comput Comput Assist Interv</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (Pt 2), pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scikit-learn: Machine Learning in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Pedregosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00650905v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature selection and classification of imbalanced datasets. Application to PET images of children with Autistic Spectrum Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boddaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Franois Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (3), pp.1003-1014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2011.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01328634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding in patients with bipolar disorder or unipolar depression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jani Penttilä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ringuenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychiatry and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34 (2), pp.127-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00390374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical folding difference between patients with early-onset and patients with intermediate-onset bipolar disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Wessa</w:t>
+                <w:t xml:space="preserve">Longitudinal brain metabolic changes from amnestic mild cognitive impairment to Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mézenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bipolar Disorders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 132 (Pt 8), pp.2058-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awp132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-5618.2009.00683.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04044504v1</w:t>
+                <w:t xml:space="preserve">inserm-00494098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal brain metabolic changes from amnestic mild cognitive impairment to Alzheimer's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Mézenge</w:t>
+                <w:t xml:space="preserve">Cortical folding difference between patients with early-onset and patients with intermediate-onset bipolar disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani Penttilä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cachia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ringuenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 132 (Pt 8), pp.2058-67. </w:t>
+              <w:t xml:space="preserve">Bipolar Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (4), pp.361-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awp132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-5618.2009.00683.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00494098v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Rodent Whole-Body Dynamic PET Images: An Unsupervised Method Based on Voxel Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rephaël Boisgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cathier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 27, pp.342 - 354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmi.2007.905106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchrony of the early maturation of white matter bundles in healthy infants: quantitative landmarks revealed noninvasively by diffusion tensor imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cointepas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (1), pp.14-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hbm.20363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical folding abnormalities in schizophrenia patients with resistant auditory hallucinations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Paillère-Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Galinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Januel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud de Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (3), pp.927-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.08.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative validation of voxel-wise statistical analyses of autoradiographic rat brain volumes: Application to unilateral visual stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (2), pp.482-494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2007.11.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Three-Dimensional Analysis of Histological and Autoradiographic Rat Brain Sections: Application to an Activation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albertine Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Dauguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Herard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Besret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (10), pp.1742-1755. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.jcbfm.9600470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse retinotopy: inferring the visual content of images from brain activation patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (4), pp.1104-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7720,2729 +7741,2729 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Connectome Harmonic Analysis Pass the Spin Test?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.279-287, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-05162-2_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and why does deep ensemble coupled with transfer learning increase performance in bipolar disorder and schizophrenia classification?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2024 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631924v2</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised diagnosis prediction from cortical sulci: toward the discovery of neurodevelopmental biomarkers in mental disorders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Separating common from salient patterns with Contrastive Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Symposium on Biomedical Imaging (ISBI 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494994v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SepVAE: a contrastive VAE to separate pathological patterns from healthy ones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2307.06206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separating common from salient patterns with Contrastive Representation Learning</w:t>
+                <w:t xml:space="preserve">How and why does deep ensemble coupled with transfer learning increase performance in bipolar disorder and schizophrenia classification?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Louiset</w:t>
+                <w:t xml:space="preserve">Sara Petiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dufumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ISBI 2024 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537203v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631924v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-view variational autoencoders allow for interpretability leveraging digital Avatars: application to the HBN cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI 2023 - 2023 IEEE 20th International Symposium on Biomedical Imaging ISBI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cartagene, Colombia. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRASTIVE LEARNING FOR REGRESSION IN MULTI-SITE BRAIN AGE PREDICTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grangetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISBI (International Symposium on Biomedical Imaging )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Prior Knowledge in Contrastive Learning with Kernel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MixUp brain-cortical augmentations in self-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robin Louiset</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pietro Gori</w:t>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40 th International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. pp.102-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-44858-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111825v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04471607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MixUp brain-cortical augmentations in self-supervised learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Integrating Prior Knowledge in Contrastive Learning with Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alberto Barbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Louiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grigis</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">40 th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471607v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training? An imaging-genetics study in healthy children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Congress fot integrative developmental cognitive neuroscience FLUX 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional Alignment and Uniformity for Contrastive Learning with Continuous Proxy Labels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med-NeurIPS - Workshop NeurIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UCSL : A Machine Learning Expectation-Maximization framework for Unsupervised Clustering driven by Supervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Louiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Houenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrastive Learning with Continuous Proxy Meta-Data for 3D MRI Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dufumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Gori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Strasbourg (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable and stable prediction of schizophrenia on a large multisite dataset using machine learning with structured sparsity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amicie de Pierrefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Laidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Workshop on Pattern Recognition in Neuroimaging (PRNI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Singapore, Singapore. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRNI.2018.8423946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01883311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional study of the genetic influence on the sulcal pits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Auzias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Dehaene-Lambertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE 14th International Symposium on Biomedical Imaging (ISBI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Melbourne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2017.7950472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxelwise genome-wide association study on gray matter volume reveals a SLC39A8 variant associated with subcortical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lajous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinpeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées RITS 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Dourdan, France. p32-32 Section imagerie génétique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01145592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive support recovery with TV-Elastic Net penalty and logistic regression: an application to structural MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Dubois</w:t>
+                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Workshop on Pattern Recognition in Neuroimaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tuebingen, Germany. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRNI.2014.6858517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01016145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLS’14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-block approach in imaging genetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Imaging Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Irvine, California, United States. pp.Poster 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast computational framework for genome-wide association studies with neuroimaging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Varoquaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Computational Statistics (COMPSTAT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Multivariate Pattern Classification to Detect MRI Markers for an Early Diagnosis of Alzheimer's Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Damon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Depecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Tenth International Conference on Machine Learning and Applications (ICMLA 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Honolulu, United States. pp.384-387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICMLA.2011.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging genetics: bio-informatics and bio-statistics challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00523236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10452,279 +10473,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training ? An imaging-genetics study in healthy children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLUX congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do neuroplasticity and genetic factors contribute to cognitive training in children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Rezende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Le Stanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM ( Organization for Human Brain Mapping) 2022 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10734,309 +10755,309 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured Variable Selection for Regularized Generalized Canonical Correlation Analysis, The Multiple Facets of Partial Least Squares and Related Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Springer Proceedings in Mathematics &amp; Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-139, 2016, The Multiple Facets of Partial Least Squares and Related Methods, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimension Reduction and Regularization Combined with Partial Least Squares in High Dimensional Imaging Genetics Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Trinchera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tenenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Poline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Perspectives in Partial Least Squares and Related Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.147-158, 2013, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-8283-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01068983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11046,712 +11067,712 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPROVING CLINICAL INTERPRETABILITY OF LINEAR NEUROIMAGING MODELS THROUGH FEATURE WHITENING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Petiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grigis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Vock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging genetics and neuroimaging: Polygenic risk score integration with the view to perform weakly supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grigis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical sulci are regional neurodevelopmental biomarkers of schizophrenia diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Duchesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary material: Continuation of Nesterov's Smoothing for Regression with Structured Sparsity in High-Dimensional Neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Löfstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvis Dohmatob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01324021v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structured variable selection for generalized canonical correlation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated Data for Linear Regression with Structured and Sparse Penalties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Hadj-Selem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00914960v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11761,100 +11782,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agents situés dans l'image et organisés en pyramide irrégulière: Contribution à la segmentation par une approche d'agrégation coopérative et adaptative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Intelligence artificielle [cs.AI]. Université Rennes 1, 2001. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00944164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11864,91 +11885,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimaging signatures of brain disorders: Fighting overfitting in predictive models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Machine Learning [stat.ML]. Université Paris-Saclay, FRA., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03408786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11958,131 +11979,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics and Machine Learning in Python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Duchesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Lofstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feki Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Engineering school. France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038776v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId371"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12150,51 +12171,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75139EDF"/>
+    <w:nsid w:val="86CDB0FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12381,51 +12402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-duchesnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4073-3490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duchesnay_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546241v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2026.02.032" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593481v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iftimovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bendjemaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Krebs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dalfin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291724001776" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Neu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26749" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poiret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyeure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boniteau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.11.1.014003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314598" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04643499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2023.1130845" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995751v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.13612" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04187662v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbad080" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995402v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07288-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04102112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26348" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549558v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2021.08.024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.05.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684095v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104716" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482833v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119637" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995951v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piguet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.744419" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876160v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pauling" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004112" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521738v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Claude" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12895" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996019v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.1181" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R K Ching" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiril P Gurholt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nunes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Thomopoulos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25098" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kazes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01461-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laidi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spaniel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolenic" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;a. d'Albis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13087" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223805v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0485-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883315v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00526" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996008v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Schnack" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilus N Akudjedu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0228-9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883312v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Hadj-Selem" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003252" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RJWZ9C1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056549v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linke" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Phillips" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2013.4513" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494098v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp132" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349668v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hubbard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.06.062" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTNJKTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302478v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vock" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05162-2_27" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631924v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626620v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grigis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06206" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04537203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471508v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230552" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993158v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04111825v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471607v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44858-4_10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03523114v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03277176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262256v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wessa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509898v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depecker" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2011.185" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574168v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592457v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00944164v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03408786v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038776v5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Younes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-duchesnay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4073-3490" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/duchesnay_e_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mG6V3q4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500148v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grigis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chavas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-026-03105-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05546241v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Barbano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dufumier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Duchesnay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grangetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2026.02.032" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Kerdreux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fraize" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ntorkou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garz&#243;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delorme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Iftimovici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Victor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Bendjemaa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Jantac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbae202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593481v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995685v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Krebs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dalfin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Scoriels" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0033291724001776" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995704v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Kong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrit B&#232;gue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Elandaloussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Neu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26749" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Gomez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Frouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Jarraya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76695-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04712073v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Postic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leprince" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Drutel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Peyric" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1405381" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995786v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Poiret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouyeure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Patil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Boniteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JMI.11.1.014003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Petiton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Louiset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0314598" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04643499v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fninf.2023.1130845" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995751v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Houenou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.13612" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04187662v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Jiao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Krebs" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbad080" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423198v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea L Floris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Mihailov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13229-023-00551-8" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995402v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azoulay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-023-07288-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04102112v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fischer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Elmaleh-Berg&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Beggiato" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.26348" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03549558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fovet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lopes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amicie de Pierrefeu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2021.08.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Laidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tillmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Zabihi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2022.05.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03684095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chaumette" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2022.104716" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482833v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ambroise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119637" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876160v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Hozer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sarrazin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Favre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Pauling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0033291719004112" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995951v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Piguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.744419" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cointepas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2020.102211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223743v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie&#8208;anne Claude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bdi.12895" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stout" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouzha Djebrani Oussedik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2020.02.1181" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R K Ching" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrek P Hibar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiril P Gurholt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Nunes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Thomopoulos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25098" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kazes" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-019-01461-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354396v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laidi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hajek" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spaniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kolenic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;a. d'Albis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.13087" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223805v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-019-0485-6" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316734v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Hidalgo-Mazzei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Strawbridge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan H. Young" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Resche-Rigon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40345-019-0156-x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Lofstedt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj-Selem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubois" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jardri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2017.2749140" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883283v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy L&#246;fstedt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bourgin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acps.12964" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883271v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23953" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005978v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lebenberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auzias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mohlberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1735-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo G Schnack" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Agartz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophilus N Akudjedu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0228-9" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883315v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Hadj Selem" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Guio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2018.00526" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883286v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Dohmatob" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2829802" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01527005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Auzias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noulhiane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx098" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044406v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Magalh&#227;es" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bourgin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Boumezbeur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Marques" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bottlaender" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouvent" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Hadj-Selem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000003252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044452v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumezbeur" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djema&#239;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottlaender" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroneuro.2015.02.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RJWZ9C1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01056549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Linke" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Wessa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Phillips" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamapsychiatry.2013.4513" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fouque" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bargiacchi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zilbovicius" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650905v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Pedregosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thirion" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01328634v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boddaert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Chabane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franois Mangin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2011.05.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00390374v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Penttil&#228;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Paill&#232;re-Martinot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martinot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ringuenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00494098v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fouquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Desgranges" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence M&#233;zenge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awp132" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044504v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-5618.2009.00683.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NW5QMSJ1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136914v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maroy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Repha&#235;l Boisgard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Comtat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cathier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmi.2007.905106" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349654v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dubois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20363" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Galinowski" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Januel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud de Beaurepaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.08.049" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZDHKW78-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155677v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Dubois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Herard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Flandin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2007.11.054" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC1MHQ13-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155676v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Dauguet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.jcbfm.9600470" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349668v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Hubbard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Poline" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.06.062" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SBTNJKTS-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302478v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Vock" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05162-2_27" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chavas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04537203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626620v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grigis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.06206" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631924v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471508v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230552" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03993158v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471607v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-44858-4_10" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04111825v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045298v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03523114v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03277176v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03262256v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wessa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01883311v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leboyer" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2018.8423946" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01784779v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leroy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2017.7950472" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01145592v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lajous" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit da Mota" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinpeng Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lema&#238;tre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01016145v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRNI.2014.6858517" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084048v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillemot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Philippe" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00862310v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tenenhaus" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720265v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Laguitton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509898v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Damon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depecker" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLA.2011.185" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523236v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lalanne" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045249v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045235v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01396614v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_10" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01068983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Le Floch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8283-3_9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X5T90G3F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574168v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486515v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Didier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aude" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592457v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Gaudin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Riviere" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01324021v4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01238991v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00914960v3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00944164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03408786v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038776v5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Younes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>