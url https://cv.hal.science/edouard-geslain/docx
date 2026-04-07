--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -100,247 +100,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multiphysique du soudage par résistance par point</w:t>
+                <w:t xml:space="preserve">Effet du type de courant sur la dégradation des électrodes lors du soudage par résistance par point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Ben Bahaffa</w:t>
+                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Courtois</w:t>
+                <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Cadiou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nilesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313075v1</w:t>
+                <w:t xml:space="preserve">hal-05093347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du type de courant sur la dégradation des électrodes lors du soudage par résistance par point</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multiphysique du soudage par résistance par point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Ben Bahaffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pouvreau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stephen Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilesh Kumar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093347v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact temperature measurement by infrared thermography during resistance spot welding process</w:t>
               </w:r>
@@ -631,64 +631,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joining thin galvanized low carbon steel sheet to AA6056-T4 by resistance spot welding and adhesive weld bounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Broussaud-Laloue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -774,51 +774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro M. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -876,317 +876,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heat treatment on weldability of Al-Si coated hot-stamped Usibor® 1500P</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In-plane thermal diffusivity estimation by radial fin method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cretteur</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Merdji</w:t>
+                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Colinart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128750⟩</w:t>
+              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.103998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056104v1</w:t>
+                <w:t xml:space="preserve">hal-05044924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-plane thermal diffusivity estimation by radial fin method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of heat treatment on weldability of Al-Si coated hot-stamped Usibor® 1500P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Courtois</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Magueresse</w:t>
+                <w:t xml:space="preserve">Laurent Cretteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Colinart</w:t>
+                <w:t xml:space="preserve">Yohan Merdji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 120, pp.103998. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.infrared.2021.103998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2022.128750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044924v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05056104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-detection of microplastics using active thermography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Luiza Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1259,103 +1259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating effects on contact conditions in resistance spot weldability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rogeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cretteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 253, pp.160-167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1433,51 +1433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soudage par résistance des tôles fines revêtues : formation du noyau dans un assemblage de trois tôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Geslain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Bretagne Sud, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018LORIS481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1673,51 +1673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313075v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Ben Bahaffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cadiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretteur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geslain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rogeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouvreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cretteur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-615-4-38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Queval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Broussaud-Laloue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.12.049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro M. da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ponte-Felgueiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cretteur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Merdji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128750" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127648" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.11.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTXR5CDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01960707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORIS481" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pouvreau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Geslain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilesh Kumar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313075v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Ben Bahaffa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Courtois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cadiou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Courtois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219484v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geslain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rogeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pouvreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cretteur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21611/qirt.2018.075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Geslain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rogeon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pouvreau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cretteur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-615-4-38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Queval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Broussaud-Laloue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2023.12.049" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250653v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro M. da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cellard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sohier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ponte-Felgueiras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2023032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05044924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pierre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2021.103998" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05056104v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cretteur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Merdji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2022.128750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luiza Pedrotti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ghiglione" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127648" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pouvreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.11.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTXR5CDV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01960707v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORIS481" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>