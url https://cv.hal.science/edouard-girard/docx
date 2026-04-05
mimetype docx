--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, pp.607-620. </w:t>
+              <w:t xml:space="preserve">, 2026, 26 (3), pp.607-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2596,295 +2596,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal biliary stenting in liver transplantation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preoperative Biliary Stenting and Major Morbidity After Pancreatoduodenectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Medici</w:t>
+                <w:t xml:space="preserve">Marta Sandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
+                <w:t xml:space="preserve">Kim Honselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Chirica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00423-018-1669-y⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268 (5), pp.808-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064519v1</w:t>
+                <w:t xml:space="preserve">hal-02064512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Biliary Stenting and Major Morbidity After Pancreatoduodenectomy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kim Honselmann</w:t>
+                <w:t xml:space="preserve">Internal biliary stenting in liver transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Birnbaum</w:t>
+                <w:t xml:space="preserve">Maud Medici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Gavazzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mircea Chirica</w:t>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 268 (5), pp.808-814. </w:t>
+              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 403 (4), pp.487-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00423-018-1669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064512v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of splenic and pancreatic trauma</w:t>
               </w:r>
@@ -4150,50 +4150,62 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 151 (6), pp.441-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -4207,176 +4219,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Degradable Polymers for Advanced Applications in Clinical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Advanced Functional Polymers for Medicine Conference (AFPM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and radiological behavior of a bioresorbable polymer during in vivo degradation. An in vivo rat study to develop an Internal biliary stent to reduce biliary complications after liver transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4398,110 +4410,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Broisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4543,73 +4555,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4668,73 +4680,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4793,51 +4805,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4847,114 +4859,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a resorbable internal biliary stent to secure biliary anastomosis in liver transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université Grenoble Alpes, 2018. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018GREAS026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04062792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5101,51 +5113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laverriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yakoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.217307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ailhaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wjs.12159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Maillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mabrut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AOT.935892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jegousso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ageron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.05.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guilbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J&#233;r&#233;mie Birnbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Chirica" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Risse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-017-3658-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4262-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-018-1669-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sandini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Honselmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gavazzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cristiano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.04.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Studer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venchiarutti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3397/1410047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riboud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-016-2508-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trilling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Waroquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2015.10.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i16.5049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauvanet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2014.10.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04062792v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS026" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laverriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yakoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.217307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ailhaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wjs.12159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Maillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mabrut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AOT.935892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jegousso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ageron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.05.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guilbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J&#233;r&#233;mie Birnbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Chirica" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Risse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-017-3658-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4262-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sandini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Honselmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gavazzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002838" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-018-1669-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cristiano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.04.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Studer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venchiarutti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3397/1410047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riboud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-016-2508-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trilling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Waroquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2015.10.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i16.5049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauvanet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2014.10.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRK8VMJZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04062792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>