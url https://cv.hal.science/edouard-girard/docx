--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3982 +234,4116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical experimentation of the gastrointestinal tract: a systematic review</w:t>
+                <w:t xml:space="preserve">Netrin1 blockade alleviates resistance to chemotherapy in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ciara Durcan</w:t>
+                <w:t xml:space="preserve">Gael Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokarram Hossain</w:t>
+                <w:t xml:space="preserve">Pascal Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">Olivier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djordje Perić</w:t>
+                <w:t xml:space="preserve">Nicolas Williet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Ghelfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, pp.23-59. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-023-01773-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10436-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231178v1</w:t>
+                <w:t xml:space="preserve">hal-05610698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor-associated macrophages confer resistance to chemotherapy (Trifluridine/Tipiracil) in digestive cancers by overexpressing Thymidine Phosphorylase</w:t>
+                <w:t xml:space="preserve">Completion pancreatectomy during pancreatoduodenectomy: A lifesaving solution in high‐risk patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Malier</w:t>
+                <w:t xml:space="preserve">Antoine Ailhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Laverriere</w:t>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Henry</w:t>
+                <w:t xml:space="preserve">Joey Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Yakoubi</w:t>
+                <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bellaud</w:t>
+                <w:t xml:space="preserve">Emmanuel Devant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 606, pp.217307. </w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (5), pp.1123-1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2024.217307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wjs.12159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783208v1</w:t>
+                <w:t xml:space="preserve">hal-04742999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the layer, direction and time-dependent mechanical behaviour of the human oesophagus and the effects of formalin preservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mechanical experimentation of the gastrointestinal tract: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara Durcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokarram Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Perić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0592⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.23-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-023-01773-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04540465v1</w:t>
+                <w:t xml:space="preserve">hal-04231178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completion pancreatectomy during pancreatoduodenectomy: A lifesaving solution in high‐risk patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devant</w:t>
+                <w:t xml:space="preserve">Tumor-associated macrophages confer resistance to chemotherapy (Trifluridine/Tipiracil) in digestive cancers by overexpressing Thymidine Phosphorylase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Malier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Laverriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Yakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wjs.12159⟩</w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 606, pp.217307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2024.217307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742999v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the different layers of the human oesophagus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of the layer, direction and time-dependent mechanical behaviour of the human oesophagus and the effects of formalin preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Durcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokarram Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Perić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (213), pp.20230592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495844v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Cavoportal and Renoportal Hemitransposition in Liver Transplantation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the different layers of the human oesophagus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Durcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokarram Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Perić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48th Congress of the Society of Biomechanics, 26 (sup1), pp.51-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2023.2246304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12659/AOT.935892⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03629537v1</w:t>
+                <w:t xml:space="preserve">hal-04495844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradable Bioadhesives Based on Star PEG–PLA Hydrogels for Soft Tissue Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The Role of Cavoportal and Renoportal Hemitransposition in Liver Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Mabrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01166⟩</w:t>
+              <w:t xml:space="preserve">Annals of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12659/AOT.935892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390808v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation and modelling of breast Cooper's ligaments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Degradable Bioadhesives Based on Star PEG–PLA Hydrogels for Soft Tissue Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bethry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-022-01582-5⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (10), pp.4430-4443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c01166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656537v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations of the human oesophagus: anisotropic properties of the embalmed muscular layer under large deformation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental characterisation and modelling of breast Cooper's ligaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lara Bsiesy</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 21, pp.1169-1186. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-022-01582-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-022-01583-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03653685v1</w:t>
+                <w:t xml:space="preserve">hal-03656537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations of the human oesophagus: anisotropic properties of the embalmed muscular layer under large deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Durcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokarram Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Perić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Bsiesy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.1169-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-022-01583-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02961051v1</w:t>
+                <w:t xml:space="preserve">hal-03653685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Payan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Letoublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992899v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From in vitro evaluation to human postmortem pre-validation of a radiopaque and resorbable internal biliary stent for liver transplantation applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.043⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S49-S51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537829v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventable deaths in a French regional trauma system: A six-year analysis of severe trauma mortality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">From in vitro evaluation to human postmortem pre-validation of a radiopaque and resorbable internal biliary stent for liver transplantation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Boussat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Francois</w:t>
+                <w:t xml:space="preserve">Alexis Broisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Ageron</w:t>
+                <w:t xml:space="preserve">Stéphane Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2018.05.002⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064522v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical behaviour of human bile duct wall and impact of cadaveric preservation processes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preventable deaths in a French regional trauma system: A six-year analysis of severe trauma mortality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Masri</w:t>
+                <w:t xml:space="preserve">Q. Jegousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 156 (1), pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2018.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275007v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Primary Tumor Location on the Prognosis for Colon Cancer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biomechanical behaviour of human bile duct wall and impact of cadaveric preservation processes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Gremen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.291-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2019.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000003099⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02180717v1</w:t>
+                <w:t xml:space="preserve">hal-02275007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and constitutive modeling of the biomechanical behavior of male human urethral tissues validated by histological observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of the Primary Tumor Location on the Prognosis for Colon Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-018-1003-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000003099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807582v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Reactive Protein on Postoperative Day 1 Is a Reliable Predictor of Pancreas-Specific Complications After Pancreaticoduodenectomy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Preoperative Biliary Stenting and Major Morbidity After Pancreatoduodenectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Honselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Chirica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastrointestinal Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11605-017-3658-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268 (5), pp.808-814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064518v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Control Surgery for Non-traumatic Abdominal Emergencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Internal biliary stenting in liver transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrian Mancini</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00268-017-4262-6⟩</w:t>
+              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 403 (4), pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00423-018-1669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064517v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Biliary Stenting and Major Morbidity After Pancreatoduodenectomy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization and constitutive modeling of the biomechanical behavior of male human urethral tissues validated by histological observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-018-1003-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002838⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064512v1</w:t>
+                <w:t xml:space="preserve">hal-01807582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal biliary stenting in liver transplantation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">C-Reactive Protein on Postoperative Day 1 Is a Reliable Predictor of Pancreas-Specific Complications After Pancreaticoduodenectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jérémie Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Chirica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Risse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00423-018-1669-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gastrointestinal Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5), pp.818-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11605-017-3658-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064519v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of splenic and pancreatic trauma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Damage Control Surgery for Non-traumatic Abdominal Emergencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Siebert</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Barbois</w:t>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2016.04.005⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (4), pp.965-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-017-4262-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064516v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+                <w:t xml:space="preserve">L’occlusion intestinale, état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Machado</w:t>
+                <w:t xml:space="preserve">Pierre Alexandre Waroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (217), pp.16-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2015.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369282v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Management of splenic and pancreatic trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (4), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369301v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Gastrostomy in Delayed Emergency: Indications, Morbidity and Mortality in 293 Patients from a Single Center Experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julio Abba</w:t>
+                <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surgery Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23937/2378-3397/1410047⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131, pp.145-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064521v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy vessel sealing systems versus mechanical ligature of the inferior mesenteric artery in laparoscopic sigmoidectomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Trilling</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Riboud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00384-016-2508-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.288-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064514v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of pancreatic trauma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surgical Gastrostomy in Delayed Emergency: Indications, Morbidity and Mortality in 293 Patients from a Single Center Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Venchiarutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P.Y. Sage</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Surgery Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2378-3397/1410047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064515v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occlusion intestinale, état des lieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Energy vessel sealing systems versus mechanical ligature of the inferior mesenteric artery in laparoscopic sigmoidectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Riboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (4), pp.903-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00384-016-2508-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2015.10.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02053325v1</w:t>
+                <w:t xml:space="preserve">hal-02064514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anterior rectopexy for full-thickness rectal prolapse: Technical and functional results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Management of pancreatic trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Barbois</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3748/wjg.v21.i16.5049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (4), pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064520v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiopaque poly(e-caprolactone) as additive for X-ray imaging of temporary implantable medical devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anterior rectopexy for full-thickness rectal prolapse: Technical and functional results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Faucheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Favier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra19488a⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (16), pp.5049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3748/wjg.v21.i16.5049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369275v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radiopaque poly(e-caprolactone) as additive for X-ray imaging of temporary implantable medical devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.84125-84133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra19488a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anastomotic leakage after gastrointestinal surgery: Diagnosis and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sauvanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Piessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 151 (6), pp.441-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4219,637 +4353,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Degradable Polymers for Advanced Applications in Clinical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Advanced Functional Polymers for Medicine Conference (AFPM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and radiological behavior of a bioresorbable polymer during in vivo degradation. An in vivo rat study to develop an Internal biliary stent to reduce biliary complications after liver transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Broisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soubies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4859,114 +4993,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a resorbable internal biliary stent to secure biliary anastomosis in liver transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université Grenoble Alpes, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAS026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04062792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5113,51 +5247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laverriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yakoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.217307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742999v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ailhaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Fournier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wjs.12159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629537v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Maillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mabrut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AOT.935892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jegousso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ageron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.05.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180717v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064518v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guilbaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J&#233;r&#233;mie Birnbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Chirica" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Risse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-017-3658-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4262-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064512v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sandini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Honselmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gavazzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002838" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-018-1669-y" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abba" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cristiano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.04.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Studer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venchiarutti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3397/1410047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064514v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riboud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-016-2508-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064515v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trilling" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.02.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Waroquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2015.10.028" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i16.5049" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064513v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauvanet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2014.10.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRK8VMJZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04062792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS026" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Artru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10436-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ailhaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wjs.12159" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laverriere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yakoubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.217307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mabrut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AOT.935892" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jegousso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ageron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sandini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Honselmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gavazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Chirica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Risse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-018-1669-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guilbaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J&#233;r&#233;mie Birnbaum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-017-3658-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4262-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Waroquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2015.10.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cristiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.04.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Studer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venchiarutti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3397/1410047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riboud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-016-2508-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trilling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.02.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i16.5049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauvanet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRK8VMJZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04062792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>