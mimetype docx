--- v2 (2026-05-08)
+++ v3 (2026-05-29)
@@ -100,429 +100,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French multicenter randomized-controlled trial of hypothermic oxygenated perfusion in extended criteria donor liver transplantation (HOPExt)</w:t>
+                <w:t xml:space="preserve">Netrin1 blockade alleviates resistance to chemotherapy in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Lesurtel</w:t>
+                <w:t xml:space="preserve">Gael Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kayvan Mohkam</w:t>
+                <w:t xml:space="preserve">Pascal Artru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antoine Allard,</w:t>
+                <w:t xml:space="preserve">Olivier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Adam</w:t>
+                <w:t xml:space="preserve">Nicolas Williet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Robin</w:t>
+                <w:t xml:space="preserve">Julien Ghelfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 26 (3), pp.607-620. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-026-10436-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353562v1</w:t>
+                <w:t xml:space="preserve">hal-05610698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netrin1 blockade alleviates resistance to chemotherapy in pancreatic cancer</w:t>
+                <w:t xml:space="preserve">A French multicenter randomized-controlled trial of hypothermic oxygenated perfusion in extended criteria donor liver transplantation (HOPExt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Roth</w:t>
+                <w:t xml:space="preserve">Mickael Lesurtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Artru</w:t>
+                <w:t xml:space="preserve">Kayvan Mohkam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouche</w:t>
+                <w:t xml:space="preserve">Marc Antoine Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Williet</w:t>
+                <w:t xml:space="preserve">René Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ghelfi</w:t>
+                <w:t xml:space="preserve">Fabien Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">American Journal of Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (3), pp.607-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-026-10436-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajt.2025.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05610698v1</w:t>
+                <w:t xml:space="preserve">hal-05353562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completion pancreatectomy during pancreatoduodenectomy: A lifesaving solution in high‐risk patients</w:t>
+                <w:t xml:space="preserve">Tumor-associated macrophages confer resistance to chemotherapy (Trifluridine/Tipiracil) in digestive cancers by overexpressing Thymidine Phosphorylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ailhaud</w:t>
+                <w:t xml:space="preserve">Marie Malier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Laverriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Fournier</w:t>
+                <w:t xml:space="preserve">Maxime Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Abba</w:t>
+                <w:t xml:space="preserve">Malika Yakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Devant</w:t>
+                <w:t xml:space="preserve">Pascale Bellaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 48 (5), pp.1123-1131. </w:t>
+              <w:t xml:space="preserve">Cancer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 606, pp.217307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wjs.12159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.canlet.2024.217307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742999v1</w:t>
+                <w:t xml:space="preserve">hal-04783208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical experimentation of the gastrointestinal tract: a systematic review</w:t>
               </w:r>
@@ -560,363 +560,363 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Perić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.23-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10237-023-01773-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumor-associated macrophages confer resistance to chemotherapy (Trifluridine/Tipiracil) in digestive cancers by overexpressing Thymidine Phosphorylase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the layer, direction and time-dependent mechanical behaviour of the human oesophagus and the effects of formalin preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara Durcan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokarram Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Perić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.canlet.2024.217307⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (213), pp.20230592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783208v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the layer, direction and time-dependent mechanical behaviour of the human oesophagus and the effects of formalin preservation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Completion pancreatectomy during pancreatoduodenectomy: A lifesaving solution in high‐risk patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ailhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (213), pp.20230592. </w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (5), pp.1123-1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2023.0592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wjs.12159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04540465v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the different layers of the human oesophagus</w:t>
               </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokarram Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Perić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48th Congress of the Society of Biomechanics, 26 (sup1), pp.51-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1071,51 +1071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouzille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Mabrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1179,64 +1179,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradable Bioadhesives Based on Star PEG–PLA Hydrogels for Soft Tissue Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1352,51 +1352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Burlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -1562,321 +1562,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Favier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S49-S51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961051v1</w:t>
+                <w:t xml:space="preserve">hal-02992899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex-vivo mechanical characterisation of the breast Cooper’s ligaments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Briot</w:t>
+                <w:t xml:space="preserve">Evaluation of a biodegradable PLA–PEG–PLA internal biliary stent for liver transplantation: in vitro degradation and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chagnon</w:t>
+                <w:t xml:space="preserve">Alexandre Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Masri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">Christian Letoublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Payan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S49-S51. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.34709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992899v1</w:t>
+                <w:t xml:space="preserve">hal-02961051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From in vitro evaluation to human postmortem pre-validation of a radiopaque and resorbable internal biliary stent for liver transplantation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventable deaths in a French regional trauma system: A six-year analysis of severe trauma mortality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Jegousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2100,51 +2100,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical behaviour of human bile duct wall and impact of cadaveric preservation processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Gremen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98, pp.291-300. </w:t>
@@ -2247,51 +2247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Primary Tumor Location on the Prognosis for Colon Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Faucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Trilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2332,1610 +2332,1610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preoperative Biliary Stenting and Major Morbidity After Pancreatoduodenectomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization and constitutive modeling of the biomechanical behavior of male human urethral tissues validated by histological observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Masri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Sandini</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002838⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-018-1003-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064512v1</w:t>
+                <w:t xml:space="preserve">hal-01807582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal biliary stenting in liver transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">C-Reactive Protein on Postoperative Day 1 Is a Reliable Predictor of Pancreas-Specific Complications After Pancreaticoduodenectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théophile Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jérémie Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Chirica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Risse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00423-018-1669-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gastrointestinal Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5), pp.818-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11605-017-3658-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064519v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and constitutive modeling of the biomechanical behavior of male human urethral tissues validated by histological observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Damage Control Surgery for Non-traumatic Abdominal Emergencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-018-1003-1⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (4), pp.965-973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00268-017-4262-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807582v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-Reactive Protein on Postoperative Day 1 Is a Reliable Predictor of Pancreas-Specific Complications After Pancreaticoduodenectomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal biliary stenting in liver transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Risse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théophile Guilbaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Risse</w:t>
+                <w:t xml:space="preserve">Vincent Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gastrointestinal Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11605-017-3658-9⟩</w:t>
+              <w:t xml:space="preserve">Langenbeck's Archives of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 403 (4), pp.487-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00423-018-1669-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064518v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Control Surgery for Non-traumatic Abdominal Emergencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julio Abba</w:t>
+                <w:t xml:space="preserve">Preoperative Biliary Stenting and Major Morbidity After Pancreatoduodenectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Sandini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Honselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boussat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Trilling</w:t>
+                <w:t xml:space="preserve">David Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Mancini</w:t>
+                <w:t xml:space="preserve">Francesca Gavazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Chirica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (4), pp.965-973. </w:t>
+              <w:t xml:space="preserve">Annals of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 268 (5), pp.808-814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00268-017-4262-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/SLA.0000000000002838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064517v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occlusion intestinale, état des lieux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Management of splenic and pancreatic trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alexandre Waroquet</w:t>
+                <w:t xml:space="preserve">J. Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Arvieux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Cristiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revinf.2015.10.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (4), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2016.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053325v1</w:t>
+                <w:t xml:space="preserve">hal-02064516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of splenic and pancreatic trauma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Breche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Chagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Barbois</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2016.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60, pp.288-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064516v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-linear viscoelastic model to describe the mechanical behavior's evolution of biodegradable polymers during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 131, pp.145-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2016.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour'sevolution of a PLA-b-PEG-b-PLA triblock copolymer during hydrolytic degradation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Surgical Gastrostomy in Delayed Emergency: Indications, Morbidity and Mortality in 293 Patients from a Single Center Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Venchiarutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nottelet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Surgery Research and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (2), pp.047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23937/2378-3397/1410047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369301v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical Gastrostomy in Delayed Emergency: Indications, Morbidity and Mortality in 293 Patients from a Single Center Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Studer</w:t>
+                <w:t xml:space="preserve">Management of pancreatic trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Venchiarutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Girard</w:t>
+                <w:t xml:space="preserve">C. Arvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julio Abba</w:t>
+                <w:t xml:space="preserve">B. Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.Y. Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surgery Research and Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23937/2378-3397/1410047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (4), pp.259-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064521v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy vessel sealing systems versus mechanical ligature of the inferior mesenteric artery in laparoscopic sigmoidectomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Riboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Abba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Faucheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Colorectal Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31 (4), pp.903-908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00384-016-2508-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of pancreatic trauma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’occlusion intestinale, état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Trilling</w:t>
+                <w:t xml:space="preserve">Pierre Alexandre Waroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.Y. Sage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Arvieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 153 (4), pp.259-268. </w:t>
+              <w:t xml:space="preserve">La revue de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65 (217), pp.16-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2016.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revinf.2015.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064515v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anterior rectopexy for full-thickness rectal prolapse: Technical and functional results</w:t>
               </w:r>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Faucheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Sage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,90 +4068,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiopaque poly(e-caprolactone) as additive for X-ray imaging of temporary implantable medical devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.84125-84133. </w:t>
@@ -4189,51 +4189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastomotic leakage after gastrointestinal surgery: Diagnosis and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4367,51 +4367,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Degradable Polymers for Advanced Applications in Clinical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Advanced Functional Polymers for Medicine Conference (AFPM 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France</w:t>
@@ -4492,64 +4492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and radiological behavior of a bioresorbable polymer during in vivo degradation. An in vivo rat study to develop an Internal biliary stent to reduce biliary complications after liver transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Broisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,90 +4617,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique In Vitro de tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Masri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4725,103 +4725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of mechanical properties of a PLA-b-PEG-b-PLA biodegradable triblock copolymer during hydrolytic degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
@@ -4850,103 +4850,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du comportement viscoélastique de copolymères triblocs PLA-PEG-PLA au cours de la dégradation par hydrolyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Breche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
@@ -5007,51 +5007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a resorbable internal biliary stent to secure biliary anastomosis in liver transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université Grenoble Alpes, 2018. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018GREAS026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5247,51 +5247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard," TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Artru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10436-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742999v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ailhaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Fournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wjs.12159" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laverriere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yakoubi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.217307" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mabrut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AOT.935892" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jegousso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ageron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sandini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Honselmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gavazzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Chirica" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002838" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064519v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Risse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-018-1669-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064518v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guilbaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J&#233;r&#233;mie Birnbaum" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-017-3658-9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4262-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053325v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Waroquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2015.10.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abba" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cristiano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.04.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064521v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Studer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venchiarutti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3397/1410047" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riboud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-016-2508-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064515v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trilling" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.02.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i16.5049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauvanet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRK8VMJZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04062792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Artru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Williet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ghelfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-026-10436-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353562v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Lesurtel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Mohkam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Allard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Adam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Robin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajt.2025.10.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Laverriere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Yakoubi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bellaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2024.217307" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04231178v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara Durcan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokarram Hossain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chagnon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Peri&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Girard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-023-01773-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540465v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2023.0592" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ailhaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Fournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Abba" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wjs.12159" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2023.2246304" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629537v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mabrut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12659/AOT.935892" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grosjean" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c01166" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656537v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Briot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burlet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01582-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03653685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Bsiesy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-022-01583-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chagnon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Masri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812155" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961051v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Letoublon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537829v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Broisat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dejean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soubies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.01.043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Jegousso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boussat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Ageron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2018.05.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275007v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Gremen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Calvez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2019.07.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Faucheron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Trilling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000003099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807582v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-018-1003-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064518v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Guilbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J&#233;r&#233;mie Birnbaum" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lemoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Chirica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Risse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11605-017-3658-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064517v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Mancini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00268-017-4262-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064519v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Medici" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00423-018-1669-y" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sandini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Honselmann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Birnbaum" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gavazzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/SLA.0000000000002838" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cristiano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siebert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barbois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.04.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Breche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Machado" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2016.02.015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369282v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garric" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2016.07.014" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064521v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Studer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Venchiarutti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23937/2378-3397/1410047" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064515v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arvieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Trilling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Sage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2016.02.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064514v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Riboud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00384-016-2508-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053325v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alexandre Waroquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arvieux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2015.10.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Sage" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barbois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3748/wjg.v21.i16.5049" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369275v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Samuel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra19488a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064513v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messager" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sauvanet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benoist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piessen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRK8VMJZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schulz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darcos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872391v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807463v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872452v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04062792v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAS026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>