--- v0 (2026-04-07)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edouard Hnawia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edouard-hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4690-6692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08327068X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220497293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Alphitonia neocaledonica (Schltr.) Guillaumin Bark Extract and Its Anti‐Inflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202402596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202402596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04966760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle infantile aux îles Tuamotu (Polynésie française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hainarii Tuua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Gimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de sens et stratégies de soins chez les Mwalebeng de Pouebo (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activities of Coleus forsteri (formerly Plectranthus forsteri) extracts on human macrophages and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharron Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1081310. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2022.1081310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial activity of Xylopia pancheri Baill. Leaf extract against susceptible and resistant Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Werler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Online Version of Record before inclusion in an issue. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ptr.7714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03931614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle kanak, riche de ses plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporiques : Cultures en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître pleinement la médecine traditionnelle et valoriser la pharmacopée kanak par une évolution du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporiques : Cultures en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, p. 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sulfur-Containing Polyarsenicals from the New Caledonian Sponge Echinochalina bargibanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Tahtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Guella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Saielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (10), pp.382. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16100382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Constituents of New Caledonian Frullania Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier Birgus latro L. en Nouvelle-Calédonie : données cliniques, toxicologiques et thérapeutiques. Médecine tropicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential Oils from Leaves of Dacrydium, Falcatifolium , and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (12), pp.1848-1861. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential oils from leaves of Dacrydium, Falcatifolium and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acaricidal activity of essential oils from five endemic conifers of New Caledonia on the cattle tick Rhipicephalus (Boophilus) microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-3268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes tinctoriales des traditions et sociétés du Pacifique : de la sauvegarde des savoirs aux nouvelles perspectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boulanger-Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d’une plante traditionnelle océanienne. Exemple du Kava (Piper methysticum Forst f.). questions, éléments de réponses et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillaudeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood essential oils of two endemic trees from New Caledonia : Callitris sulcata (Parl.) Schltr and Callitris neocaledonica Dummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation of antifungal alkaloids from Melochia odorata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herrenknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leaf essential oil of Murraya crenulata (Turcz.) Olivier from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raunicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des endémismes. Zones de sensibilité écologique ; savoir-faire traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajapuhnya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, 2008/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive ellagitannins from Cunonia macrophylla, an endemic Cunoniaceae from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (2), pp.241-247. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenols as superoxide dismutase modulators and ligands for estrogen receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Paulo Telo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 513 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2003.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cosmetics research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Cosmétopée du Pacifique Sud, réseau Cosmétopée ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Nov 2024, Tahiti, Papeete French Polynesia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Tena Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des connaissances sur les substances naturelles : perspectives pour une meilleure valorisation et protection des plantes des îles Loyauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. &amp;quot;lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.&amp;quot; Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokushima Bunri University, Japan Essential Oil Bearing Plants as Alternative for Control of Cattle Tick in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetopeia in New Caledonia: from traditional use survey to active molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of furoquinoline alkaloide from the medicosma leratii leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Skalicka-Woozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th international symposium on chromatography on natural products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigation of Orchidaceae species of cosmetic interest from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M./lobstein, A. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de composés cytotoxiques dans la biodiversité végétale endémique de la Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia liverworts : A new source of original bioactive compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic compound’s research in New-Caledonian plants biodiversity: a source of promising cytotoxic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Conference on Polyphenols &amp; The 8th Tannin Conference, Nagoya.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Essential Oils of Some Eugenia (Myrtaceae) Species Endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d'une boisson traditionnelle océanienne. Exemple du Kava (Piper methysticum Forst f.) Questions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of biosynthesis of antioxidant molecules by metabolic orientation in a microalgae selected in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes d’intérêt ethnobotanique et ethnopharmacologique dans le Pacifique : exemple du calfatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Européen d’Ethnopharmacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Leipzig, Allemagne. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes utiles de l’Extrême-Nord de la Nouvelle-Calédonie (Evaluation ethnobotanique en régions de langues Nêlêmwa, Nixumwak, Nyelâyu, & Yuanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnet-De-Larborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tahiti, Polynésie française. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huile essentielle et usages traditionnels de Myoporum crassifolium Forster f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agnaniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tahiti, Polynésie française. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des activités antioxydantes d’ellagitanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodin-Bercion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Anglet, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes océaniens, Etudes en l’honneur de Paul de Deckker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Faberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeserei No Beti Nengone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lormee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD éditions, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif L'Unité du droit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une huile essentielle pour la préparation d'une composition cosmétique ou pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IFB 07 BW IRD BISA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire#1-TOPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention d’étude n°.. ; 2010-2011 entre l'IAC et l'UNC sur les substances naturelles d’intérêt tinctorial en forêt sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances naturelles du Pacifique et valorisation : applications en cancérologie. Etude du kava.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la connaissance sur le plan scientifique des plantes indigènes à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et valorisation des espèces natives et/ou endémiques à usage médicinal de la biodiversité végétale de la Province Sud en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des potentialités des remèdes utilisés contre la dengue en médecine traditionnelle en Nouvelle-Calédonie : criblage biologique, isolement, purification et identification des molécules responsables de l’activité antivirale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'Euphorbiaceae utilisées en médecine empirique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut national polytechnique de Toulouse (INPT), 1990. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04977142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puisque c'est possible. Itinéraires scientifiques en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmrick Saulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Tena Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edouard Hnawia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edouard-hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4690-6692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08327068X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220497293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Alphitonia neocaledonica (Schltr.) Guillaumin Bark Extract and Its Anti‐Inflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202402596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202402596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04966760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle infantile aux îles Tuamotu (Polynésie française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hainarii Tuua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Gimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de sens et stratégies de soins chez les Mwalebeng de Pouebo (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activities of Coleus forsteri (formerly Plectranthus forsteri) extracts on human macrophages and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharron Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1081310. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2022.1081310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial activity of Xylopia pancheri Baill. Leaf extract against susceptible and resistant Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Werler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Online Version of Record before inclusion in an issue. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ptr.7714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03931614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle kanak, riche de ses plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporiques : Cultures en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître pleinement la médecine traditionnelle et valoriser la pharmacopée kanak par une évolution du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporiques : Cultures en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, p. 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sulfur-Containing Polyarsenicals from the New Caledonian Sponge Echinochalina bargibanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Tahtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Guella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Saielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (10), pp.382. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16100382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Constituents of New Caledonian Frullania Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier Birgus latro L. en Nouvelle-Calédonie : données cliniques, toxicologiques et thérapeutiques. Médecine tropicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential Oils from Leaves of Dacrydium, Falcatifolium , and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (12), pp.1848-1861. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential oils from leaves of Dacrydium, Falcatifolium and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acaricidal activity of essential oils from five endemic conifers of New Caledonia on the cattle tick Rhipicephalus (Boophilus) microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-3268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes tinctoriales des traditions et sociétés du Pacifique : de la sauvegarde des savoirs aux nouvelles perspectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boulanger-Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d’une plante traditionnelle océanienne. Exemple du Kava (Piper methysticum Forst f.). questions, éléments de réponses et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillaudeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood essential oils of two endemic trees from New Caledonia : Callitris sulcata (Parl.) Schltr and Callitris neocaledonica Dummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation of antifungal alkaloids from Melochia odorata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herrenknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leaf essential oil of Murraya crenulata (Turcz.) Olivier from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raunicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des endémismes. Zones de sensibilité écologique ; savoir-faire traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajapuhnya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, 2008/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive ellagitannins from Cunonia macrophylla, an endemic Cunoniaceae from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (2), pp.241-247. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenols as superoxide dismutase modulators and ligands for estrogen receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Paulo Telo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 513 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2003.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cosmetics research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Cosmétopée du Pacifique Sud, réseau Cosmétopée ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Nov 2024, Tahiti, Papeete French Polynesia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Tena Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des connaissances sur les substances naturelles : perspectives pour une meilleure valorisation et protection des plantes des îles Loyauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. &amp;quot;lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.&amp;quot; Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokushima Bunri University, Japan Essential Oil Bearing Plants as Alternative for Control of Cattle Tick in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetopeia in New Caledonia: from traditional use survey to active molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of furoquinoline alkaloide from the medicosma leratii leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Skalicka-Woozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th international symposium on chromatography on natural products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigation of Orchidaceae species of cosmetic interest from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M./lobstein, A. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de composés cytotoxiques dans la biodiversité végétale endémique de la Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia liverworts : A new source of original bioactive compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic compound’s research in New-Caledonian plants biodiversity: a source of promising cytotoxic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Conference on Polyphenols &amp; The 8th Tannin Conference, Nagoya.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Essential Oils of Some Eugenia (Myrtaceae) Species Endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d'une boisson traditionnelle océanienne. Exemple du Kava (Piper methysticum Forst f.) Questions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of biosynthesis of antioxidant molecules by metabolic orientation in a microalgae selected in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes d’intérêt ethnobotanique et ethnopharmacologique dans le Pacifique : exemple du calfatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Européen d’Ethnopharmacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Leipzig, Allemagne. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes utiles de l’Extrême-Nord de la Nouvelle-Calédonie (Evaluation ethnobotanique en régions de langues Nêlêmwa, Nixumwak, Nyelâyu, & Yuanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnet-De-Larborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tahiti, Polynésie française. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huile essentielle et usages traditionnels de Myoporum crassifolium Forster f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agnaniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tahiti, Polynésie française. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des activités antioxydantes d’ellagitanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodin-Bercion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Anglet, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes océaniens, Etudes en l’honneur de Paul de Deckker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Faberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeserei No Beti Nengone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lormee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD éditions, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif L'Unité du droit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une huile essentielle pour la préparation d'une composition cosmétique ou pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IFB 07 BW IRD BISA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire#1-TOPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention d’étude n°.. ; 2010-2011 entre l'IAC et l'UNC sur les substances naturelles d’intérêt tinctorial en forêt sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances naturelles du Pacifique et valorisation : applications en cancérologie. Etude du kava.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la connaissance sur le plan scientifique des plantes indigènes à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et valorisation des espèces natives et/ou endémiques à usage médicinal de la biodiversité végétale de la Province Sud en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des potentialités des remèdes utilisés contre la dengue en médecine traditionnelle en Nouvelle-Calédonie : criblage biologique, isolement, purification et identification des molécules responsables de l’activité antivirale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'Euphorbiaceae utilisées en médecine empirique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut national polytechnique de Toulouse (INPT), 1990. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04977142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puisque c'est possible. Itinéraires scientifiques en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmrick Saulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Tena Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7879AC4"/>
+    <w:nsid w:val="B4DFEE3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-hnawia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4690-6692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08327068X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220497293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04966760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainarii Tuua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gimard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03931609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Chow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1081310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03931614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Werler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ptr.7714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Tahtinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Guella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Saielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16100382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mikulski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lesaffre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gou&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQMGTX32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesaffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3268-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QBL3HFC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boulanger-Penduff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barguil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillaudeux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agrebi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrenknecht" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gantier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raunicher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patissou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajapuhnya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aupetit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Telo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.08.065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &amp;amp;quot;lebouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&amp;amp;quot; Nour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brophy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferdaouss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koziol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skalicka-Woozniak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cakova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M./lobstein, A. Nour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /barguil, Y. Hnawia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshinori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J.-J. Brophy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnet-De-Larborgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agnaniet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodin-Bercion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Faberon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314187v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03377089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04977142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-hnawia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4690-6692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08327068X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220497293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04966760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainarii Tuua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gimard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03931609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Chow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1081310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03931614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Werler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ptr.7714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Tahtinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Guella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Saielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16100382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mikulski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lesaffre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gou&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400445" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQMGTX32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesaffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3268-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QBL3HFC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boulanger-Penduff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barguil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillaudeux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agrebi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrenknecht" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gantier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raunicher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patissou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajapuhnya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aupetit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Telo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.08.065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &amp;amp;quot;lebouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&amp;amp;quot; Nour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brophy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferdaouss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koziol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skalicka-Woozniak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cakova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M./lobstein, A. Nour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /barguil, Y. Hnawia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshinori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J.-J. Brophy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnet-De-Larborgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agnaniet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodin-Bercion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Faberon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314187v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03377089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04977142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>