--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edouard Hnawia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edouard-hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4690-6692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08327068X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220497293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Alphitonia neocaledonica (Schltr.) Guillaumin Bark Extract and Its Anti‐Inflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202402596. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202402596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04966760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle infantile aux îles Tuamotu (Polynésie française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hainarii Tuua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Gimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de sens et stratégies de soins chez les Mwalebeng de Pouebo (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activities of Coleus forsteri (formerly Plectranthus forsteri) extracts on human macrophages and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharron Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1081310. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2022.1081310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial activity of Xylopia pancheri Baill. Leaf extract against susceptible and resistant Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Werler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Online Version of Record before inclusion in an issue. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ptr.7714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03931614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle kanak, riche de ses plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporiques : Cultures en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître pleinement la médecine traditionnelle et valoriser la pharmacopée kanak par une évolution du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporiques : Cultures en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, p. 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sulfur-Containing Polyarsenicals from the New Caledonian Sponge Echinochalina bargibanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Tahtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Guella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Saielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (10), pp.382. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16100382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Constituents of New Caledonian Frullania Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier Birgus latro L. en Nouvelle-Calédonie : données cliniques, toxicologiques et thérapeutiques. Médecine tropicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential Oils from Leaves of Dacrydium, Falcatifolium , and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (12), pp.1848-1861. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential oils from leaves of Dacrydium, Falcatifolium and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acaricidal activity of essential oils from five endemic conifers of New Caledonia on the cattle tick Rhipicephalus (Boophilus) microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-3268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes tinctoriales des traditions et sociétés du Pacifique : de la sauvegarde des savoirs aux nouvelles perspectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boulanger-Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d’une plante traditionnelle océanienne. Exemple du Kava (Piper methysticum Forst f.). questions, éléments de réponses et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillaudeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood essential oils of two endemic trees from New Caledonia : Callitris sulcata (Parl.) Schltr and Callitris neocaledonica Dummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation of antifungal alkaloids from Melochia odorata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herrenknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leaf essential oil of Murraya crenulata (Turcz.) Olivier from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raunicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des endémismes. Zones de sensibilité écologique ; savoir-faire traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajapuhnya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, 2008/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive ellagitannins from Cunonia macrophylla, an endemic Cunoniaceae from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (2), pp.241-247. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenols as superoxide dismutase modulators and ligands for estrogen receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Paulo Telo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 513 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2003.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cosmetics research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Cosmétopée du Pacifique Sud, réseau Cosmétopée ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Nov 2024, Tahiti, Papeete French Polynesia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Tena Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des connaissances sur les substances naturelles : perspectives pour une meilleure valorisation et protection des plantes des îles Loyauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. &amp;quot;lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.&amp;quot; Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokushima Bunri University, Japan Essential Oil Bearing Plants as Alternative for Control of Cattle Tick in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetopeia in New Caledonia: from traditional use survey to active molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of furoquinoline alkaloide from the medicosma leratii leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Skalicka-Woozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th international symposium on chromatography on natural products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigation of Orchidaceae species of cosmetic interest from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M./lobstein, A. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de composés cytotoxiques dans la biodiversité végétale endémique de la Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia liverworts : A new source of original bioactive compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic compound’s research in New-Caledonian plants biodiversity: a source of promising cytotoxic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Conference on Polyphenols &amp; The 8th Tannin Conference, Nagoya.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Essential Oils of Some Eugenia (Myrtaceae) Species Endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d'une boisson traditionnelle océanienne. Exemple du Kava (Piper methysticum Forst f.) Questions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of biosynthesis of antioxidant molecules by metabolic orientation in a microalgae selected in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes d’intérêt ethnobotanique et ethnopharmacologique dans le Pacifique : exemple du calfatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Européen d’Ethnopharmacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Leipzig, Allemagne. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes utiles de l’Extrême-Nord de la Nouvelle-Calédonie (Evaluation ethnobotanique en régions de langues Nêlêmwa, Nixumwak, Nyelâyu, & Yuanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnet-De-Larborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tahiti, Polynésie française. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huile essentielle et usages traditionnels de Myoporum crassifolium Forster f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agnaniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tahiti, Polynésie française. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des activités antioxydantes d’ellagitanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodin-Bercion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Anglet, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes océaniens, Etudes en l’honneur de Paul de Deckker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Faberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeserei No Beti Nengone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lormee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD éditions, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif L'Unité du droit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une huile essentielle pour la préparation d'une composition cosmétique ou pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IFB 07 BW IRD BISA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire#1-TOPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention d’étude n°.. ; 2010-2011 entre l'IAC et l'UNC sur les substances naturelles d’intérêt tinctorial en forêt sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances naturelles du Pacifique et valorisation : applications en cancérologie. Etude du kava.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la connaissance sur le plan scientifique des plantes indigènes à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et valorisation des espèces natives et/ou endémiques à usage médicinal de la biodiversité végétale de la Province Sud en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des potentialités des remèdes utilisés contre la dengue en médecine traditionnelle en Nouvelle-Calédonie : criblage biologique, isolement, purification et identification des molécules responsables de l’activité antivirale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'Euphorbiaceae utilisées en médecine empirique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut national polytechnique de Toulouse (INPT), 1990. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04977142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puisque c'est possible. Itinéraires scientifiques en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmrick Saulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Tena Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Edouard Hnawia </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edouard-hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-4690-6692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08327068X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">220497293</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle infantile aux îles Tuamotu (Polynésie française)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hainarii Tuua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Gimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71-72, pp.47-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Characterization of Alphitonia neocaledonica (Schltr.) Guillaumin Bark Extract and Its Anti‐Inflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Georgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e202402596. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202402596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04966760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial activity of Xylopia pancheri Baill. Leaf extract against susceptible and resistant Staphylococcus aureus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Werler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Guentas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Colot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.Online Version of Record before inclusion in an issue. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ptr.7714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03931614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de sens et stratégies de soins chez les Mwalebeng de Pouebo (Nouvelle-Calédonie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des Océanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jso.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activities of Coleus forsteri (formerly Plectranthus forsteri) extracts on human macrophages and chemical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malia Lasalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharron Chow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.1081310. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2022.1081310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03931609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La médecine traditionnelle kanak, riche de ses plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporiques : Cultures en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître pleinement la médecine traditionnelle et valoriser la pharmacopée kanak par une évolution du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporiques : Cultures en Mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48, p. 18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotaxonomy and cytotoxicity of the liverwort Porella Viridissima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fengrui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2019.1655022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sulfur-Containing Polyarsenicals from the New Caledonian Sponge Echinochalina bargibanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petri Tahtinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graziano Guella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Saielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Debitus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (10), pp.382. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16100382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Constituents of New Caledonian Frullania Species.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol.11(8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intoxication par le crabe de cocotier Birgus latro L. en Nouvelle-Calédonie : données cliniques, toxicologiques et thérapeutiques. Médecine tropicale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Maillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mikulski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25 (3), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03349929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wound Healing and Antibacterial Activity of Five Ethnomedical Calophyllum inophyllum Oils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Léguillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylin Lecsö-Bornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lémus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (9), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential Oils from Leaves of Dacrydium, Falcatifolium , and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (12), pp.1848-1861. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.201400445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Diversity of Podocarpaceae in New Caledonia: Essential oils from leaves of Dacrydium, Falcatifolium and Acmopyle Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Goué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acaricidal activity of essential oils from five endemic conifers of New Caledonia on the cattle tick Rhipicephalus (Boophilus) microplus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Lesaffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 112, pp.1379-1384. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00436-012-3268-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d’une plante traditionnelle océanienne. Exemple du Kava (Piper methysticum Forst f.). questions, éléments de réponses et perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Guillaudeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes tinctoriales des traditions et sociétés du Pacifique : de la sauvegarde des savoirs aux nouvelles perspectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boulanger-Penduff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnopharmacologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46, pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood essential oils of two endemic trees from New Caledonia : Callitris sulcata (Parl.) Schltr and Callitris neocaledonica Dummer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (11)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection des endémismes. Zones de sensibilité écologique ; savoir-faire traditionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ajapuhnya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique, politique et économique de Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, 2008/1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation of antifungal alkaloids from Melochia odorata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Emile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herrenknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Gantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytotherapy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The leaf essential oil of Murraya crenulata (Turcz.) Olivier from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Raunicher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flavour and Fragrance Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03332641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive ellagitannins from Cunonia macrophylla, an endemic Cunoniaceae from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouraïma-Madjèbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (2), pp.241-247. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2004.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenols as superoxide dismutase modulators and ligands for estrogen receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Farines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Carmen Monje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Paulo Telo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 513 (1), pp.103-111. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2003.08.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in cosmetics research in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Sinyeue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de la Cosmétopée du Pacifique Sud, réseau Cosmétopée ultramarine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, Nov 2024, Tahiti, Papeete French Polynesia, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local knowledge collected by native and non-native anthropologists and geographers in Vanuatu and New-Caledonia: pathways to improve island sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Metsan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Boudjema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Tena Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration des connaissances sur les substances naturelles : perspectives pour une meilleure valorisation et protection des plantes des îles Loyauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. &amp;quot;lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.&amp;quot; Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pour Quelles Recherches pour le Développement en Province des Îles Loyauté ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Wé, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des produits d’origine naturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTG. 9ème Colloque International des Plantes Aromatiques et Médicinales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Cayenne, Guyane française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmetopeia in New Caledonia: from traditional use survey to active molecules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ferdaouss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tokushima Bunri University, Japan Essential Oil Bearing Plants as Alternative for Control of Cattle Tick in New Caledonia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of furoquinoline alkaloide from the medicosma leratii leaves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Koziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Skalicka-Woozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th international symposium on chromatography on natural products.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical investigation of Orchidaceae species of cosmetic interest from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M./lobstein, A. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Cosmetopeia Congress and 1st International Pacific Cosmetopeia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de composés cytotoxiques dans la biodiversité végétale endémique de la Nouvelle-Calédonie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Médicales Calédoniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonia liverworts : A new source of original bioactive compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Yoshinori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coulerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International des Plantes Aromatiques et Médicinales, Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Marie-Galante, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic compound’s research in New-Caledonian plants biodiversity: a source of promising cytotoxic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E./ /barguil, Y. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Asakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XXVIIth International Conference on Polyphenols &amp; The 8th Tannin Conference, Nagoya.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf Essential Oils of Some Eugenia (Myrtaceae) Species Endemic to New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J.-J. Brophy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Products Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation d'une boisson traditionnelle océanienne. Exemple du Kava (Piper methysticum Forst f.) Questions et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Isnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Choblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of biosynthesis of antioxidant molecules by metabolic orientation in a microalgae selected in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes d’intérêt ethnobotanique et ethnopharmacologique dans le Pacifique : exemple du calfatage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque Européen d’Ethnopharmacologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Leipzig, Allemagne. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes utiles de l’Extrême-Nord de la Nouvelle-Calédonie (Evaluation ethnobotanique en régions de langues Nêlêmwa, Nixumwak, Nyelâyu, & Yuanga)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Patissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonnet-De-Larborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tahiti, Polynésie française. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huile essentielle et usages traditionnels de Myoporum crassifolium Forster f</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agnaniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outremer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Tahiti, Polynésie française. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique des activités antioxydantes d’ellagitanins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lespade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rodin-Bercion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Biophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Anglet, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondes océaniens, Etudes en l’honneur de Paul de Deckker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Y. Faberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeserei No Beti Nengone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lormee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRD éditions, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités sociales et décolonisation : le rôle de la recherche scientifique (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif L'Unité du droit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités sociales &amp; décolonisation : les rééquilibrages de la Nouvelle-Calédonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Epitoge, pp.145-159, 2018, 979-1092684261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04423010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une huile essentielle pour la préparation d'une composition cosmétique ou pharmaceutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Waidekre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Fourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : IFB 07 BW IRD BISA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire#1-TOPOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Geneix-Rabault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention d’étude n°.. ; 2010-2011 entre l'IAC et l'UNC sur les substances naturelles d’intérêt tinctorial en forêt sèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cabalion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substances naturelles du Pacifique et valorisation : applications en cancérologie. Etude du kava.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des potentialités des remèdes utilisés contre la dengue en médecine traditionnelle en Nouvelle-Calédonie : criblage biologique, isolement, purification et identification des molécules responsables de l’activité antivirale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’amélioration de la connaissance sur le plan scientifique des plantes indigènes à la Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fogliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et valorisation des espèces natives et/ou endémiques à usage médicinal de la biodiversité végétale de la Province Sud en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de la Nouvelle-Calédonie. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'Euphorbiaceae utilisées en médecine empirique en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chimie. Institut national polytechnique de Toulouse (INPT), 1990. Français. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04977142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puisque c'est possible. Itinéraires scientifiques en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmrick Saulia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Tena Pidjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sabinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4DFEE3C"/>
+    <w:nsid w:val="9002A94D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-hnawia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4690-6692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08327068X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220497293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04966760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402596" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainarii Tuua" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gimard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03931609v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Chow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1081310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03931614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Werler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ptr.7714" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Tahtinen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Guella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Saielli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16100382" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mikulski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lesaffre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gou&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400445" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQMGTX32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesaffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3268-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QBL3HFC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boulanger-Penduff" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332847v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barguil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillaudeux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choblet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agrebi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrenknecht" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gantier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332641v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raunicher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patissou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332893v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajapuhnya" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aupetit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Telo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.08.065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &amp;amp;quot;lebouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&amp;amp;quot; Nour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387524v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brophy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387529v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferdaouss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387535v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koziol" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skalicka-Woozniak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387532v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cakova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M./lobstein, A. Nour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /barguil, Y. Hnawia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshinori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J.-J. Brophy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnet-De-Larborgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agnaniet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodin-Bercion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Faberon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314187v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03377089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379227v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04977142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-hnawia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4690-6692" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08327068X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/220497293" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137152v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hainarii Tuua" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Gimard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Conte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04966760v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Huet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Georgel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402596" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03931614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Werler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Matsui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ptr.7714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Pidjo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sabinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jso.14994" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03931609v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharron Chow" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2022.1081310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://upf.hal.science/hal-03204892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrui Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1655022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651004v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petri Tahtinen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Guella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Saielli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Debitus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16100382" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333350v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coulerie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03349929v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Maillaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cheze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mikulski" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681946v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy L&#233;guillier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylin Lecs&#246;-Bornet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle L&#233;mus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138602" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03576589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lesaffre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gou&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Menut" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400445" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQMGTX32-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lesaffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gou&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hue" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-012-3268-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2QBL3HFC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Barguil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cabalion" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillaudeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Choblet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675054v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cabalion" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boulanger-Penduff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agrebi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332893v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajapuhnya" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aupetit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332640v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Emile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waidekre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrenknecht" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gantier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Raunicher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patissou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bianchini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boura&#239;ma-Madj&#232;bi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2004.11.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9TPT8D8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Farines" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carmen Monje" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Paulo Telo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.08.065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927887v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sinyeue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922502v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Metsan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Boudjema" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Tena Pidjo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gosset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387379v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &amp;amp;quot;lebouvier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&amp;amp;quot; Nour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387528v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387529v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferdaouss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brophy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koziol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Skalicka-Woozniak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cakova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M./lobstein, A. Nour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387223v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E./ /barguil, Y. Hnawia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Asakawa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yoshinori" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387224v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J.-J. Brophy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duhet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563776v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Dean" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Nicolau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379415v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379446v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonnet-De-Larborgne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379445v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agnaniet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lespade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodin-Bercion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314176v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Faberon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hage" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314187v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lormee" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03377089v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fournet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fourneau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geneix-Rabault" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379228v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379251v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379227v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379234v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04977142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425427v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bor&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmrick Saulia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>