--- v0 (2026-03-17)
+++ v1 (2026-05-14)
@@ -1,71 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edouard Laroche </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">edouard-laroche</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-0607-6861</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">168812339</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,2370 +182,2353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model identification of a cable-based mechanical transmission for robotics using a Best Linear Approximation approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Édouard Laroche</w:t>
+                <w:t xml:space="preserve">Adaptive cut-off frequency EMS tuning methodology applied on a long range UAV powered by a hybrid fuel-cell system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106457⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2025.3638319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05112170v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of a 3-DOF planar cable-driven parallel robot with flexible cables</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model identification of a cable-based mechanical transmission for robotics using a Best Linear Approximation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.106457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4068250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979091v1</w:t>
+                <w:t xml:space="preserve">hal-05112170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive cut-off frequency EMS tuning methodology applied on a long range UAV powered by a hybrid fuel-cell system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Kiefer</w:t>
+                <w:t xml:space="preserve">Modeling and control of a 3-DOF planar cable-driven parallel robot with flexible cables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Iuliana Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laroche</w:t>
+                <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (5), pp.DS-24-1103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4068250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2025.3638319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05388300v1</w:t>
+                <w:t xml:space="preserve">hal-04979091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality hypnosis diminishes experimental cold pain and alters autonomic responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Champagnol Di-Liberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpain.2023.1237090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of guided projectile maneuverability using airframe-controller optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.G007712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Virtual Reality Hypnosis on Pain Threshold and Neurophysiological and Autonomic Biomarkers in Healthy Volunteers: Prospective Randomized Crossover Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terzulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggane Melchior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Goffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Faisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gianesini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/33255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sector bounds in stability analysis and control design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gahinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Buhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (18), pp.7857-7882. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.5236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust observers for a class of nonlinear systems using PEM fuel cells as a simulated case study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accuracy-simplicity trade-off for small-scale helicopter models: a comparative study based on flight data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gassmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2658181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657855v1</w:t>
+                <w:t xml:space="preserve">hal-03517739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy-simplicity trade-off for small-scale helicopter models: a comparative study based on flight data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Robust observers for a class of nonlinear systems using PEM fuel cells as a simulated case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benallouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.291-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2658181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2018.01.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03517739v1</w:t>
+                <w:t xml:space="preserve">hal-01657855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model identification and vision-based H\(_\infty\) position control of 6-DoF cable-driven parallel robots</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">H -norm-based optimization for the identification of gray-box LTI state-space model parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1220623⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.34 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517735v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H -norm-based optimization for the identification of gray-box LTI state-space model parameters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Model identification and vision-based H\(_\infty\) position control of 6-DoF cable-driven parallel robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Chellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1220623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01710306v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Analytic and Experimental Information for Linear Parameter-Varying Model Identifcation: Application to a Flexible Robotic Manipulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laroche</w:t>
+                <w:t xml:space="preserve">Modeling and compensation of dynamical effects in camera-based position measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kagami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3311/PPee.7503⟩</w:t>
+              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (8), pp.1175--1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206631v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and compensation of dynamical effects in camera-based position measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Cuvillon</w:t>
+                <w:t xml:space="preserve">Combining Analytic and Experimental Information for Linear Parameter-Varying Model Identifcation: Application to a Flexible Robotic Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.robot.2014.04.003⟩</w:t>
+              <w:t xml:space="preserve">Periodica Polytechnica Electrical Engineering and Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (4), pp.133--148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3311/PPee.7503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05404644v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible-Link Robot Control Using a Linear Parameter Varying Systems Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Halalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (3), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/57325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GyroLock: Stabilizing the Heart With Control Moment Gyroscope (CMG)-From Concept to First In Vivo Assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Piccin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (4), pp.942-954. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2012.2188162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cardiolock project: design of an active stabilizer for cardiac surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Active stabilization for robotized beating heart surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.757-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2137770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4004117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169899v1</w:t>
+                <w:t xml:space="preserve">hal-03169900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active stabilization for robotized beating heart surgery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">The cardiolock project: design of an active stabilizer for cardiac surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renaud</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRO.2011.2137770⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mechanical Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (7), pp.071002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169900v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiolock: An active cardiac stabilizer. First in vivo experiments using a new robotized device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Forgione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Aided Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (5), pp.243-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/10929080802413129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the induction motor in sinusoidal mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (1), pp.11-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEC.2009.2035512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved linear fractional model for robustness analysis of a winding system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Knittel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00005510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2465,4798 +2538,4807 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie fréquentielle adaptative pour une alimentation hybride à base de pile à combustible, supercondensateurs et batteries pour un drone de grande endurance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adaptive frequency control strategy for the propulsion management of a long-endurance drone using hybrid power sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2023, Lille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">IMAV 2023, Aachen, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225550v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive frequency control strategy for the propulsion management of a long-endurance drone using hybrid power sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stratégie fréquentielle adaptative pour une alimentation hybride à base de pile à combustible, supercondensateurs et batteries pour un drone de grande endurance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAV 2023, Aachen, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">SGE 2023, Lille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225551v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACHILES2 : une maquette de projectile asservi en soufflerie pour la modélisation et la commande</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Energy Management Strategy with Adaptive Cut-off Frequency for Hybrid Energy Storage System in Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ghoulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakhdar Mamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatiquen 21-22 juin 2022, Angers, France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC’2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Merced, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC55846.2022.10003404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159535v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency based strategy for hybrid-powered unmannedaerial vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tedjani Mesbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Micro Air Vehicle Conference, eptember 12 -16, 2022, Delft, Netherlands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Delft, Netherlands. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H\(_\infty\) Control of a Planar 3-DOF Flexible-Cable Manipulator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ACHILES2 : une maquette de projectile asservi en soufflerie pour la modélisation et la commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Robust Control Design ROCOND 2022, Kyoto, Japan, août 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">6èmes journées des Démonstrateurs en Automatiquen 21-22 juin 2022, Angers, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799528v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent Airframe-Controller Optimization of a Guided Projectile fitted with Lifting Surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">H\(_\infty\) Control of a Planar 3-DOF Flexible-Cable Manipulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 AIAA SciTech Forum, 3-7 janv. 2022, San Diego, CA, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Robust Control Design ROCOND 2022, Kyoto, Japan, août 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398233v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Management Strategy with Adaptive Cut-off Frequency for Hybrid Energy Storage System in Electric Vehicles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrent Airframe-Controller Optimization of a Guided Projectile fitted with Lifting Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC’2022), 1-4 November 2022, Merced, CA, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Merced, United States</w:t>
+              <w:t xml:space="preserve">2022 AIAA SciTech Forum, 3-7 janv. 2022, San Diego, CA, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935560v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\mathcal{H}_{\infty}$ Synthesis for a Planar Flexible Cable-Driven Robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard Laroche</w:t>
+                <w:t xml:space="preserve">Shaping multisine excitation for closed-loop identification of a flexible transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2021, 29 juin - 02 juillet 2021, en ligne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2021, Padova, Italy. pp.643-648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247222v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H\(_\infty\) Synthesis for a Planar Flexible Cable-Driven Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">$\mathcal{H}_{\infty}$ Synthesis for a Planar Flexible Cable-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Omran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference 2021, Rotterdam, Netherlands, juillet 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference 2021, 29 juin - 02 juillet 2021, en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799520v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping multisine excitation for closed-loop identification of a flexible transmission</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Édouard Laroche</w:t>
+                <w:t xml:space="preserve">H\(_\infty\) Synthesis for a Planar Flexible Cable-Driven Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFAC Symposium on System Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.433⟩</w:t>
+              <w:t xml:space="preserve">European Control Conference 2021, Rotterdam, Netherlands, juillet 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rotterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9654926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362780v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude Control of a Fin-Stabilized Projectile on a Three-Axis Gimbal in Wind Tunnel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identification of single flexible-joint robot dynamics: a nonparametric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Boukhebouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Grossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED'2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Control Association (MCA), Sep 2020, Saint-Raphaël, France. pp.357-362, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508252v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of single flexible-joint robot dynamics: a nonparametric approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Attitude Control of a Fin-Stabilized Projectile on a Three-Axis Gimbal in Wind Tunnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation (MED'2020)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362768v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental versus computational determination of the dynamical model of a glider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Carolina dos Santos Paulino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Murie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th INTERNATIONAL MICRO AIR VEHICLE COMPETITION AND CONFERENCE, 2019, MADRID, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">11th INTERNATIONAL MICRO AIR VEHICLE COMPETITION AND CONFERENCE, 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03013433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assumed-Mode-Based Dynamic Model for Cable Robots with Non-straight Cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ivan Ayala Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Laval (Québec), Canada. pp.15-25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-61431-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller tuning strategy for quadrotor MAV carrying a cable-suspended load</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Controller design point selection for linearized gain scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Fleischmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spilios Theodoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmar Wallner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Harcaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Micro Air Vehicle Conference and Flight Competition, Toulouse, France, septembre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234111v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller design point selection for linearized gain scheduling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Continuation for stability domain determination with application to a cable-driven parallel robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Harcaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC 2017 World Congress, Toulouse, France The 20th World Congress of the International Federation of Automatic Control, 9-14 July 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05508238v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuation for stability domain determination with application to a cable-driven parallel robot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Controller tuning strategy for quadrotor MAV carrying a cable-suspended load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Alonso Santos Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 World Congress, Toulouse, France The 20th World Congress of the International Federation of Automatic Control, 9-14 July 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Micro Air Vehicle Conference and Flight Competition, IMAV 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968878v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Modeling of Miniature Helicopters - A Comparative Study Based on Flight Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Range-Only Mapping via Sum-of-Squares Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adlane Habed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2017 World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of Trilateration-Based Sensor Placement Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors Applications Symposium (SAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Glassboro, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sas.2017.7894120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Identification of a Coaxial Birotor UAV from Scarce Flight Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gassmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic LPV/LFR Modelling Approach Optimized for Linearised Gain Scheduling Control Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fleischmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Theodoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Wallner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Harcaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA SciTech 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Manchester, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human force augmentation: Optimal control parameters tuning using structured H∞ synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Abroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.702-709, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2016.7759129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01813722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark on the identification of a flexible serial manipulator using a camera</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+                <w:t xml:space="preserve">Transforming series elastic actuators into Variable Stiffness Actuators thanks to structured H∞ control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.343⟩</w:t>
+              <w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.734-740, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195578v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming series elastic actuators into Variable Stiffness Actuators thanks to structured H∞ control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Laroche</w:t>
+                <w:t xml:space="preserve">A benchmark on the identification of a flexible serial manipulator using a camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ECC.2015.7330630⟩</w:t>
+              <w:t xml:space="preserve">Proc. IFAC Symposium on System Identification (SYSID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.12.343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841681v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Composite Beacon Initialization for EKF Range-Only SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ Int. Conf. on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of a gradient-based algorithm and a proximity control algorithm for gray-box LTI model identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bálint Kiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IEEE International Symposium on Computational Intelligence and Informatics (CINTI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CINTI.2015.7382940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray-box LPV model identification of a 2-DoF surgical robotic manipulator by using an H_∞-norm-based local approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. IFAC Workshop on Linear Parameter Varying Systems (LPVS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured H\( _\infty \) framework for impedance minimization on robot arm with compliant actuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">An H\( _\infty \) Methodology for Position Control of 6-DoF Cable-Driven Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Antibes, France</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403432v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An H\( _\infty \) Methodology for Position Control of 6-DoF Cable-Driven Parallel Robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Structured H\( _\infty \) framework for impedance minimization on robot arm with compliant actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abroug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403700v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kinematic Vision-Based Position Control of a 6-DoF Cable-Driven Parallel Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Cable-Driven Parallel Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Duisburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards DAE Methodology for the Control of Cable-Driven Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cvetanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear fractional LPV model identification from local experiments: an $H_{\infty}$-based optimization technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Lovera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.4559-4564, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asservissement visuel cinématique d'un robot parallèle à câbles à 6 ddl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Cuvillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JD MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LPV/LFR model identification from local experiments: an H-infinity-based optimization technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mercere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lovera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05395084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Modelling and Grey-box Identification of a Flexible Arm using a Linear Parameter-varying Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mercère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Symposium on System Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brussels, Belgium. pp.1251-1256, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GyroLock - first in vivo experiments of active heart stabilization using Control Moment Gyro (CMG)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Piccin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Diana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Shanghai, China. pp.404-410, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICRA.2011.5980003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de l'effet gyroscopique pour la stabilisation active de l'épicarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown input estimation using reduced-order observers for a class of nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A New Scheme on Robust Unknown Input Nonlinear Observer for PEM Fuel Cell Stack System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Outbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Control Conference, ECC'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">3rd IEEE Multi-conference on Systems and Control (MSC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint Petersburg, Russia. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440516v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Scheme on Robust Unknown Input Nonlinear Observer for PEM Fuel Cell Stack System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Unknown input estimation using reduced-order observers for a class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE Multi-conference on Systems and Control (MSC 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Saint Petersburg, Russia. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">10th European Control Conference, ECC'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440641v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input recovery for a class of nonlinear multimodel system: An LMI approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjie Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iula Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00343963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A result on state estimation of nonlinear systems with application to fuel cell stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Outbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-time model identification of robot flexibilities for fast visual servoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel de Mathelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Symposium on System Identification (SYSID'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Newcastle, Australia. pp.1264-1269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Machine Parameter Estimation Errors due to Model Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. European Conference on Power Electronics and Applications (EPE 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7266,150 +7348,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control-Oriented Modeling of a Planar Cable-Driven Parallel Robot with Non-Straight Cables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Omran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bara Iuliana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Dynamics Conferences ENOC22, Lyon, France, juillet 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7419,947 +7501,947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear fractional LPV model identification from local experiments using an H_infty-based glocal approach</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">M. Lovera. </w:t>
+                <w:t xml:space="preserve">LPV modeling and identification of a 2-DOF flexible robotic arm from local experiments using an H\( _\infty \) based glocal approach, chapter 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mercere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Lovera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control-oriented modelling and identification : theory and practice</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Control-oriented modelling and identification: theory and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.365 -385, 2015, 978-1-84919-614-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313923v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV modeling and identification of a 2-DOF flexible robotic arm from local experiments using an H\( _\infty \) based glocal approach, chapter 16</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Linear fractional LPV model identification from local experiments using an H\(_\infty\)-based glocal approach, chapter 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mercere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Prot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Lovera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control-oriented modelling and identification: theory and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.365 -385, 2015, 978-1-84919-614-7</w:t>
+              <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.189-214, 2015, 978-1-84919-614-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391256v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear fractional LPV model identification from local experiments using an H\(_\infty\)-based glocal approach, chapter 9</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Marco Lovera. </w:t>
+                <w:t xml:space="preserve">Linear fractional LPV model identification from local experiments using an H_infty-based glocal approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Prot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Lovera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control-oriented modelling and identification: theory and practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control-oriented modelling and identification : theory and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institution of Engineering and Technology, pp.189-213, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/PBCE080E_ch9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391257v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beating Heart Surgery: Active Compensation for Minimally Invasive Coronary Artery Bypass Grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Piccin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Garbey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Surgery and Dual Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.203--210, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beating Heart Surgery: Active Compensation for Minimally Invasive Coronary Artery Bypass Grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Bachta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piccin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Surgery and Dual Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer New York</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8 p-8 p, 2014, 978-1-4614-8647-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande robuste des robots manipulateurs à flexibilités structurelles, chapter 11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mercere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Grossard, S. Régnier et N. Chaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures flexibles - Applications à la manipulation robotique multi-échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Traité IC2, Hermès, pp.359--389, 2013, Systèmes automatisés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Induction Motor in Sinusoidal Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrical Actuators: Identification and Observation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1--48, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust control of robotic manipulators with structural flexibilities, chapter 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Halalchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mercere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Grossard, Stéphane Régnier; Nicolas Chaillet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.349--382, 2013, Robotics, 978-1-84821-520-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8369,117 +8451,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuation for stability domain determination: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01313465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8489,105 +8571,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et Commande Robuste de Systèmes Électromécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Louis Pasteur - Strasbourg I, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00354139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8653,51 +8735,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="CDFC1F21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -8734,51 +8968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Boukhebouz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106457" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Saadaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piccin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Iuliana Bara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068250" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05388300v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pavot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3638319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terzulli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chauvin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol Di-Liberti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpain.2023.1237090" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238098v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Riss" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roussel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007712" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753878v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggane Melchior" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gianesini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/33255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gahinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Abroug" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Buhr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5236" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657855v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2658181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gassmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.01.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517735v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1220623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.03.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBFQBH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kagami" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86F7VXHJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Halalchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara Iuliana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57325" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2188162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169899v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edourad Laroche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169900v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Forgione" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2137770" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926313v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Forgione" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10929080802413129" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2035512" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225550v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159535v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ghoulam" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mamouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247222v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654926" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508252v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362768v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182999" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina dos Santos Paulino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Murie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05483942v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ivan Ayala Cuevas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Alonso Santos Ortiz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fleischmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Wallner" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Harcaut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peyron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.972" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689833v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1598" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689857v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sas.2017.7894120" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397451v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gassmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397643v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleischmann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theodoulis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wallner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Harcaut" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813722v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abroug" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lamy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759129" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.343" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841681v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330630" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219746v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2015.7382940" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403432v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403700v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chellal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403431v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cvetanovic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940057v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760594" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394892v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gangloff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vizer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercere" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovera" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364702v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828896v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422627v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440516v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Hua" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iula Bara" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344061v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109104v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cuvillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799514v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE080E_ch9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391256v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404433v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bachta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piccin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473266v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4614-8648-0_13" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391139v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halalchi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Louis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313465v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354139v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-laroche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0607-6861" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168812339" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05388300v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pavot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kiefer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedjani Mesbahi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Laroche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2025.3638319" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112170v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Boukhebouz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Merc&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grossard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Laroche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106457" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Saadaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piccin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Iuliana Bara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068250" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325483v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terzulli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chauvin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol Di-Liberti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faisan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Goffin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpain.2023.1237090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238098v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Riss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G007712" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753878v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggane Melchior" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gianesini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/33255" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gahinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Abroug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Buhr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517739v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gassmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2018.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657855v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Outbib" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutayeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2658181" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vizer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.03.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TVBFQBH7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Chellal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1220623" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laroche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kagami" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cuvillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2014.04.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86F7VXHJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206631v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/PPee.7503" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257395v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Halalchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bara Iuliana" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/57325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299004v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Diana" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gangloff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2012.2188162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Bachta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Forgione" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2011.2137770" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169899v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926313v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Forgione" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10929080802413129" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2009.2035512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005510v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Knittel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225551v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225550v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ghoulam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Mamouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC55846.2022.10003404" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lefebvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159535v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398233v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362780v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.433" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247222v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799520v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lamy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182999" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508252v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013433v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina dos Santos Paulino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Murie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05483942v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ivan Ayala Cuevas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-61431-1_2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05508238v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Fleischmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spilios Theodoulis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmar Wallner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Harcaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Peyron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.972" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234111v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Alonso Santos Ortiz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05494150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Habed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kermorgant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1598" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689857v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sas.2017.7894120" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397451v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roussel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gassmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05397643v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleischmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theodoulis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wallner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Harcaut" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01813722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abroug" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lamy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759129" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7330630" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195578v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.12.343" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195564v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Kiss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CINTI.2015.7382940" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195575v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chellal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403484v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cvetanovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00940057v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Lovera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760594" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05394892v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gangloff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05395084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vizer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mercere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Prot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lovera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00070" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2011.5980003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422627v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440641v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343963v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjie Hua" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iula Bara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109104v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cuvillon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Garnier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Mathelin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759378v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799514v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391256v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391257v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313923v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE080E_ch9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bachta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piccin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05473266v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-1-4614-8648-0_13" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Halalchi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391148v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Louis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391140v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313465v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00354139v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>