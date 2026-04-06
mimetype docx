--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,546 +234,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
+                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Pitarch</w:t>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961529v1</w:t>
+                <w:t xml:space="preserve">hal-05046172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Models for Ocean Wind Speed Estimation Based on Passive Acoustic Monitoring</w:t>
+                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Gros-Martial</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sara Pensieri</w:t>
+                <w:t xml:space="preserve">Jaime Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bozzano</w:t>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Massi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Brest, BREST, France, 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104747⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222257v1</w:t>
+                <w:t xml:space="preserve">hal-04961529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling underwater photosynthetically available radiation profiles from biogeochemical Argo floats using multi-spectral irradiance measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking Models for Ocean Wind Speed Estimation Based on Passive Acoustic Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Greg Mitchell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatole Gros-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pensieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bozzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.566083⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2025 Brest, BREST, France, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513568v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling underwater photosynthetically available radiation profiles from biogeochemical Argo floats using multi-spectral irradiance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Jing Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Ioannou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Greg Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (21), pp.44355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.566083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046172v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a consumer-grade 360-degree camera as a radiometer for scientific applications</w:t>
               </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Katlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (26), pp.6897. </w:t>
@@ -887,697 +887,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of dissolved organic matter in the Mackenzie Delta, Canadian Arctic waters: Implications for ocean colour remote sensing</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Juhls</w:t>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matsuoka</w:t>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lizotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P P Overduin</w:t>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113327⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835472v1</w:t>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal dynamics of dissolved organic matter in the Mackenzie Delta, Canadian Arctic waters: Implications for ocean colour remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Juhls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Matsuoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Barbieux</w:t>
+                <w:t xml:space="preserve">M Lizotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">G Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mignot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">P P Overduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661717v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the angular response function for backscattering sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,64 +1974,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Katlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Philippe Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2229,51 +2229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved shadow correction for the marine optical buoy, MOBY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,51 +2402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, </w:t>
@@ -2497,77 +2497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2631,51 +2631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROSACE: A Proposed European Design for the Copernicus Ocean Colour System Vicarious Calibration Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Lagunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2925,51 +2925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3046,77 +3046,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marie Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.120. </w:t>
@@ -3288,103 +3288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t>
@@ -3556,64 +3556,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3863,51 +3863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislain Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,77 +3954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4101,64 +4101,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4235,51 +4235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved correction methods for field measurements of particulate light backscattering in turbid waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Nechad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4646,51 +4646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Houyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (17), pp.3853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4884,51 +4884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties associated to measurements of inherent optical properties in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,51 +5014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (20), pp.12834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5118,51 +5118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgui Khomenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5387,51 +5387,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New PROVOR BGC CTS5 Jumbo float</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AST-23 Argo Science Team 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5482,51 +5482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Lagunas-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5603,90 +5603,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t>
@@ -5885,51 +5885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProvBioII: biogeochemical floats become more flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6029,51 +6029,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEME OPTIQUE ANTI-REFLEXION ET A LARGE ACCES POUR LA MESURE D'INDICATRICES DE DIFFUSION DE MILIEUX FLUIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6299,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de variation de contraste par polarisation nucléaire en diffusion de neutrons aux petits angles. Observation de domaines de nucléaire par diffusion de neutronspolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paris Sud - Paris XI, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6539,51 +6539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Gros-Martial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104747" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Greg Mitchell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.566083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert-Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Katlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.524122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Juhls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matsuoka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lizotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;cu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Overduin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.437735" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Guinard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4483-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Voss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carol Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gleason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.440479" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leymarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017EA000332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122693" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;langer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3731-2013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houyou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-11-00215.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.003853" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgui Khomenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.009210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.van Den Brandt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gl&#228;ttli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hautle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Jouve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00235-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-765V1G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lagunas-Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rehm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309571" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerebourg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thirouard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Brandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Bunyatova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002103v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Gros-Martial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Greg Mitchell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.566083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert-Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Katlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.524122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Juhls" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matsuoka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lizotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;cu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Overduin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.437735" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Guinard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4483-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Voss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carol Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gleason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.440479" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leymarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017EA000332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122693" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;langer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3731-2013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houyou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-11-00215.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.003853" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgui Khomenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.009210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.van Den Brandt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gl&#228;ttli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hautle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Jouve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00235-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-765V1G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lagunas-Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rehm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309571" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerebourg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thirouard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Brandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Bunyatova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002103v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>