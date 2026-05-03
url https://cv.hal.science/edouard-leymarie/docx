--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -234,546 +234,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
+                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Baudena</w:t>
+                <w:t xml:space="preserve">Jaime Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+                <w:t xml:space="preserve">Luca Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046172v1</w:t>
+                <w:t xml:space="preserve">hal-04961529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate estimation of photosynthetic available radiation from multispectral downwelling irradiance profiles</w:t>
+                <w:t xml:space="preserve">Benchmarking Models for Ocean Wind Speed Estimation Based on Passive Acoustic Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Pitarch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Anatole Gros-Martial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Delaigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pensieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Roberto Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10673⟩</w:t>
+              <w:t xml:space="preserve">OCEANS 2025 Brest, BREST, France, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04961529v1</w:t>
+                <w:t xml:space="preserve">hal-05222257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Models for Ocean Wind Speed Estimation Based on Passive Acoustic Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling underwater photosynthetically available radiation profiles from biogeochemical Argo floats using multi-spectral irradiance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatole Gros-Martial</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Greg Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2025 Brest, BREST, France, 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/OCEANS58557.2025.11104747⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (21), pp.44355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.566083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222257v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling underwater photosynthetically available radiation profiles from biogeochemical Argo floats using multi-spectral irradiance measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Lagrangian perspective reveals the carbon and oxygen budget of an oceanic eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Baudena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Tan</w:t>
+                <w:t xml:space="preserve">Rémi Laxenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Frouin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artemis Ioannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (21), pp.44355. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.566083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02262-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513568v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of a consumer-grade 360-degree camera as a radiometer for scientific applications</w:t>
               </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Katlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (26), pp.6897. </w:t>
@@ -887,697 +887,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Picheral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Catalano</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Brousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508179v1</w:t>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamics of dissolved organic matter in the Mackenzie Delta, Canadian Arctic waters: Implications for ocean colour remote sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+                <w:t xml:space="preserve">B Juhls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">A Matsuoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">M Lizotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bécu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P P Overduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03863335v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of dissolved organic matter in the Mackenzie Delta, Canadian Arctic waters: Implications for ocean colour remote sensing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lizotte</w:t>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bécu</w:t>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P P Overduin</w:t>
+                <w:t xml:space="preserve">Alexandre Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collin Roesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113327⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835472v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">The Underwater Vision Profiler 6: an imaging sensor of particle size spectra and plankton, for autonomous and cabled platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Picheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+                <w:t xml:space="preserve">hal-03508179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Claustre</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 19 (4), pp.1165-1194. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-1165-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-4607-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661717v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03863335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MALINA oceanographic expedition: how do changesin ice cover, permafrost and UV radiation impactbiodiversity and biogeochemical fluxesin the Arctic Ocean?</w:t>
               </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deriving the angular response function for backscattering sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaodong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Boss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1942,536 +1942,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+                <w:t xml:space="preserve">Improved shadow correction for the marine optical buoy, MOBY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Kenneth Voss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taillandier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Stephanie Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Conan</w:t>
+                <w:t xml:space="preserve">B. Carol Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (21), pp.34411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.440479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217440v1</w:t>
+                <w:t xml:space="preserve">hal-03374985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a diffuse reflectance probe for in situ measurement of inherent optical properties in sea ice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Lambert-Girard</w:t>
+                <w:t xml:space="preserve">BGC‐Argo Floats Observe Nitrate Injection and Spring Phytoplankton Increase in the Surface Layer of Levantine Sea (Eastern Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Philippe Guinard</w:t>
+                <w:t xml:space="preserve">Hervé Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-15-4483-2021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03356682v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved shadow correction for the marine optical buoy, MOBY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of a diffuse reflectance probe for in situ measurement of inherent optical properties in sea ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Katlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lambert-Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gleason</w:t>
+                <w:t xml:space="preserve">Louis-Philippe Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (21), pp.34411. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (9), pp.4483-4500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.440479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-4483-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374985v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the New Phase of Argo: Technological Developments on Profiling Floats in the NAOS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier André</w:t>
+                <w:t xml:space="preserve">Xavier Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Reste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2020.577446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2497,77 +2497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2578,436 +2578,440 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.151-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-12-151-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROSACE: A Proposed European Design for the Copernicus Ocean Colour System Vicarious Calibration Infrastructure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arctic mid-winter phytoplankton growth revealed by autonomous profilers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Banks</w:t>
+                <w:t xml:space="preserve">Achim Randelhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bardey</w:t>
+                <w:t xml:space="preserve">Léo Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bretagnon</w:t>
+                <w:t xml:space="preserve">Claudie Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lagunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12101535⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (39), pp.eabc2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879625v1</w:t>
+                <w:t xml:space="preserve">hal-02959510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arctic mid-winter phytoplankton growth revealed by autonomous profilers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achim Randelhoff</w:t>
+                <w:t xml:space="preserve">ROSACE: A Proposed European Design for the Copernicus Ocean Colour System Vicarious Calibration Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Lacour</w:t>
+                <w:t xml:space="preserve">Andrew Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Marec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leymarie</w:t>
+                <w:t xml:space="preserve">Philippe Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lagunas</w:t>
+                <w:t xml:space="preserve">Marine Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (39), pp.eabc2678. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (10), pp.1535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abc2678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12101535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959510v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparing the New Phase of Argo: Scientific Achievements of the NAOS Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">, 2020, 7, pp.e577408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2020.577408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3020,103 +3024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical Argo: The Test Case of the NAOS Mediterranean Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marie Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.120. </w:t>
@@ -3288,103 +3292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-optical characterization of subsurface chlorophyll maxima in the Mediterranean Sea from a Biogeochemical-Argo float database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gentili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (6), pp.1321-1342. </w:t>
@@ -3416,295 +3420,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+                <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Uitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Wagener</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+                <w:t xml:space="preserve">Annick Bricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Le Goff</w:t>
+                <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832247v1</w:t>
+                <w:t xml:space="preserve">hal-01787104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Variability in the Relationship Between the Particulate Backscattering Coefficient and the Chlorophyll a Concentration From a Global Biogeochemical-Argo Database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Uitz</w:t>
+                <w:t xml:space="preserve">Hydrography and biogeochemistry dedicated to the Mediterranean BGC-Argo network during a cruise with RV &amp;lt;em&amp;gt;Tethys 2&amp;lt;/em&amp;gt; in May 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bricaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emanuele Organelli</w:t>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Poteau</w:t>
+                <w:t xml:space="preserve">Hervé Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (2), pp.1229 - 1250. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.627 - 641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017JC013030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-627-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787104v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Angular Resolution Measurements of the Anisotropy of Reflectance of Sea Ice and Snow</w:t>
               </w:r>
@@ -3863,51 +3867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guislain Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert-Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,77 +3958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProVal: A New Autonomous Profiling Float for High Quality Radiometric Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Vellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lerebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4101,90 +4105,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two databases derived from BGC-Argo float measurements for marine biogeochemical and bio-optical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele Organelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schmechtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.861-880. </w:t>
@@ -4235,51 +4239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved correction methods for field measurements of particulate light backscattering in turbid waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Nechad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,51 +4373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of nutrient concentrations in the Mediterranean Sea: Contribution of Bio-Argo floats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orens Pasqueron de Fommervault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4646,51 +4650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Houyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4806,51 +4810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (17), pp.3853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4884,51 +4888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties associated to measurements of inherent optical properties in natural waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5014,51 +5018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doxaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Babin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (20), pp.12834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5118,51 +5122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgui Khomenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5387,51 +5391,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New PROVOR BGC CTS5 Jumbo float</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AST-23 Argo Science Team 23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5469,64 +5473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-ice detection for autonomous underwater vehicles and oceanographic lagrangian platforms by continuous-wave laser polarimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Lagunas-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5590,103 +5594,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Argo: qualification of sensors and evaluation of their factory calibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Penkerc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Euro-Argo Science Meeting and Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Southampton, United Kingdom</w:t>
@@ -5872,64 +5876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ProvBioII: biogeochemical floats become more flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Claustre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6029,51 +6033,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEME OPTIQUE ANTI-REFLEXION ET A LARGE ACCES POUR LA MESURE D'INDICATRICES DE DIFFUSION DE MILIEUX FLUIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6299,51 +6303,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de variation de contraste par polarisation nucléaire en diffusion de neutrons aux petits angles. Observation de domaines de nucléaire par diffusion de neutronspolarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Leymarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Paris Sud - Paris XI, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6539,51 +6543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Gros-Martial" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104747" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Greg Mitchell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.566083" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert-Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Katlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.524122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Juhls" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matsuoka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lizotte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;cu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Overduin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113327" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.437735" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Guinard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4483-2021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Voss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flora" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carol Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gleason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.440479" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leymarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017EA000332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122693" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;langer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3731-2013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houyou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-11-00215.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.003853" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgui Khomenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.009210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.van Den Brandt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gl&#228;ttli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hautle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Jouve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00235-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-765V1G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lagunas-Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rehm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309571" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerebourg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thirouard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Brandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Bunyatova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002103v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Gros-Martial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104747" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Greg Mitchell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.566083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert-Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Katlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.524122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Juhls" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matsuoka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lizotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;cu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Overduin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.437735" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Voss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carol Johnson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gleason" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.440479" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Guinard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4483-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leymarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017EA000332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122693" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;langer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3731-2013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houyou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-11-00215.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.003853" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgui Khomenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.009210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.van Den Brandt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gl&#228;ttli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hautle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Jouve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00235-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-765V1G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lagunas-Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rehm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309571" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerebourg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thirouard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Brandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Bunyatova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002103v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>