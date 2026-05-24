--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
+                <w:t xml:space="preserve">Seasonal dynamics of dissolved organic matter in the Mackenzie Delta, Canadian Arctic waters: Implications for ocean colour remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
+                <w:t xml:space="preserve">B Juhls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Amiraux</w:t>
+                <w:t xml:space="preserve">A Matsuoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
+                <w:t xml:space="preserve">M Lizotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Archambault</w:t>
+                <w:t xml:space="preserve">G Bécu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Artigue</w:t>
+                <w:t xml:space="preserve">P P Overduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782664v1</w:t>
+                <w:t xml:space="preserve">hal-03835472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of dissolved organic matter in the Mackenzie Delta, Canadian Arctic waters: Implications for ocean colour remote sensing</w:t>
+                <w:t xml:space="preserve">The Green Edge cruise: Understanding the onset, life and fate of the Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Juhls</w:t>
+                <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Matsuoka</w:t>
+                <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lizotte</w:t>
+                <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bécu</w:t>
+                <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P P Overduin</w:t>
+                <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 283, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2022.113327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2022-41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835472v1</w:t>
+                <w:t xml:space="preserve">hal-03782664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological production in two contrasted regions of the Mediterranean Sea during the oligotrophic period: an estimate based on the diel cycle of optical properties measured by BioGeoChemical-Argo profiling floats</w:t>
               </w:r>
@@ -1429,103 +1429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Edge cruise: investigating the marginal ice zone processes during late spring and early summer to understand the fate of the Arctic phytoplankton bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavienne Bruyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.4607-4642. </w:t>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Balzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2497,77 +2497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Edge ice camp campaigns: understanding the processes controlling the under-ice Arctic phytoplankton spring bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massicotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Amiraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pier Amyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6543,51 +6543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Gros-Martial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104747" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Greg Mitchell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.566083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert-Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Katlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.524122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835472v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Juhls" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matsuoka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lizotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;cu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Overduin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113327" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.437735" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Voss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carol Johnson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gleason" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.440479" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Guinard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4483-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leymarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017EA000332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122693" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;langer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3731-2013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houyou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-11-00215.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.003853" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgui Khomenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.009210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.van Den Brandt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gl&#228;ttli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hautle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Jouve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00235-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-765V1G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lagunas-Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rehm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309571" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerebourg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thirouard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Brandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Bunyatova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002103v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458081v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Delaigue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pensieri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-22-101-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Pitarch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leymarie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Vellucci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Massi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Claustre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10673" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Gros-Martial" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bozzano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS58557.2025.11104747" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Tan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Greg Mitchell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.566083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046172v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Baudena" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laxenaire" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Catalano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemis Ioannou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02262-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Larouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert-Girard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Katlein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.524122" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835472v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Juhls" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Matsuoka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lizotte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G B&#233;cu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Overduin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavienne Bruyant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Amiraux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Amyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Archambault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Artigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2022-41" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661717v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Uitz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mignot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collin Roesler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-1165-2022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03508179v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Picheral" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Brousseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10475" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03863335v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4607-2022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02978433v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massicotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Amon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Balzano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1561-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352678v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianbo Hu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.437735" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jutard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Organelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Briggs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Xing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schmechtig" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186217" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374985v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Voss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flora" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carol Johnson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gleason" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.440479" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217440v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taillandier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Conan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091649" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Guinard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-4483-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Andre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Reste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dutreuil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577446" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-151-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959510v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Randelhoff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Marec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lagunas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abc2678" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879625v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Banks" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bretagnon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101535" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Babin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.577408" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02553339v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taillandier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00120" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529142v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Bittig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Maurer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Plant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Wong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00502" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02098475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gentili" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orens Pasqueron de Fommervault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-1321-2019" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787104v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bricaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Poteau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JC013030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832247v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wagener" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Goff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-627-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01727419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyens" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marty" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leymarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Babin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017EA000332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01996826v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislain B&#233;cu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8122693" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02046100v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Penkerc'H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lerebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2018.00437" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169384v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-861-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01297514v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doxaran" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Nechad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dogliotti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ruddick" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.003615" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Migon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JC011103" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539712v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Song" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Xie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;langer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-10-3731-2013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539731v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Morel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Houyou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/jtech-d-11-00215.1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Stramski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Reynolds" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Wright" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.003853" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.49.005415" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02539765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.012834" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494169v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mckee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgui Khomenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.45.009210" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544075v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.van Den Brandt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gl&#228;ttli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grillo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hautle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marie Jouve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(03)00235-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-765V1G90-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937414v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02529278v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lagunas-Morales" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rehm" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2309571" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169642v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Penkerc'H" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vellucci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lerebourg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Antoine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leymarie" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Besson" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544069v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thirouard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163691v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van den Brandt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.I. Bunyatova" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D.C. Glattli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002103v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>