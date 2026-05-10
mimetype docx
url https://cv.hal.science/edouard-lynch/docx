--- v1 (2026-03-29)
+++ v2 (2026-05-10)
@@ -1658,269 +1658,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orienter et réguler les marchés agricoles : entre pilotage national et politique agricole commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Conord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FranceAgriMer / Comité d’histoire des offices agricoles, pp.242, 2017, 9782956323617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Études rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Lynch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">199, 2017, La caméra explore les champs – Cinéma et monde rural</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Beaufort. Réinventer le fruit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Libel, 2016, 2917659467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organiser les marchés agricoles. Le temps des fondateurs, des années 1930 aux années 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...162 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chatriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2453,64 +2453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chatriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Conord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Lynch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3013,51 +3013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lynch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04995781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05009318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05009306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05009296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05009329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05038740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089389v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04313807v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03256763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leblanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/organiser-les-marches-agricoles-le-temps-des-fondateurs-9782200281434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CORN-EB.5.128250" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.102749" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996316v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Lynch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-05081412v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mathan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996319v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04995781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996330v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.6706" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089384v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05009318v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05009306v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05009296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05009329v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05038740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092493v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092505v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04313807v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chatriot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Conord" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03256763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Leblanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/organiser-les-marches-agricoles-le-temps-des-fondateurs-9782200281434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996331v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CORN-EB.5.128250" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04996328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.102749" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089402v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092462v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380473v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092485v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089406v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>