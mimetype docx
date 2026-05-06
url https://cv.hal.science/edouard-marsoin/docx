--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -1536,282 +1536,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Melville A-Veering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Origin of Speeches (or Lack Thereof): Magical Veerings in Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Marsoin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Roudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leviathan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.24-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1353/lvn.2022.0001⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.34-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/lvn.2022.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790523v1</w:t>
+                <w:t xml:space="preserve">hal-03877829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book Review: Xine Yao, Disaffected: The Cultural Politics of Unfeeling in Nineteenth-Century America (Durham: Duke University Press, 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Marsoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Speeches (or Lack Thereof): Magical Veerings in Pierre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction: Melville A-Veering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Marsoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leviathan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (1), pp.34-52. </w:t>
+              <w:t xml:space="preserve">, 2022, 24 (1), pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/lvn.2022.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/lvn.2022.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877829v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Are the Pleasures of a Slave? The Politics of Affect in Antebellum US Slave Narratives</w:t>
               </w:r>
@@ -1875,51 +1875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘The measure! The measure!’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Marsoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,51 +3006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melville's Political Energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Constantinesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Marsoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3088,51 +3088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melville's Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Marsoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,51 +3252,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescaling Melville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Marsoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/mondes-anglophones/melville-et-lusage-des-plaisirs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/article/852661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-francaise-d-etudes-americaines-2021-2-page-14.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/article/774729" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/article/750712" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/0950236X.2019.1665920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-litterature-et-la-vie-poet-h-ique-de-la-citation-vive-dans-go-tell-it-on-the-mountain-1953-de-james-baldwin.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pus/24182?lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/18190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cercles.com/review/r86/Midan.html." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-francaise-d-etudes-americaines-2021-2-page-3.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constantinesco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hildebrandt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Marsoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.22074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot-Vlasak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2022.0001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2022.0003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.167.0014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Marsoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2021.1984082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.167.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2020.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jnc.2020.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2019.1665920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191897337.003.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/civilisations-cultures-litteratures-etrangeres/mondes-anglophones/melville-et-lusage-des-plaisirs" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/article/852661" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-francaise-d-etudes-americaines-2021-2-page-14.htm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/article/774729" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://muse.jhu.edu/article/750712" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/0950236X.2019.1665920" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-litterature-et-la-vie-poet-h-ique-de-la-citation-vive-dans-go-tell-it-on-the-mountain-1953-de-james-baldwin.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pus/24182?lang=en" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/transatlantica/18190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cercles.com/review/r86/Midan.html." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-francaise-d-etudes-americaines-2021-2-page-3.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417002v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Constantinesco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hildebrandt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Marsoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878903v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824921v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.22074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2022.0003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790523v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot-Vlasak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2022.0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.167.0014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790518v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Marsoin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2021.1984082" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878806v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfea.167.0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878860v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/lvn.2020.0001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878858v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jnc.2020.0013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950236X.2019.1665920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389564v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780191897337.003.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880104v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880107v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880101v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880278v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879439v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>