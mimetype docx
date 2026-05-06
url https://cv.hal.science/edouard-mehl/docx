--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -147,1907 +147,126 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
-[...1779 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enjeu philosophique et politique du Congrès Descartes (1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12tr6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05417164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2057,912 +276,912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du même à l'autre. Deux cours sur Husserl, 1963</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Derrida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, 2024, 978-2-02-157089-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la fin des temps, Les mutations du discours Eschatologique, Moyen Age, Renaissance, Temps Modernes, E. Mehl et Ch. Trottmann eds., Colloque international,de Tours, CESR, 21-23 mars 2019, Presses Universitaires de Strasbourg, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Trottmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Mehl et Ch. Trottmann. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De mundi recentioribus phænomenis. Cosmologie et science dans l'Europe des Temps modernes, XVe-XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ribordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols Publishers, 110, 2022, De Diversis Artibus, 978-2-503-60092-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/M.DDA-EB.5.130174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descartes en Allemagne, 1619-1620. Seconde édition, corrigée et augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Strasbourg; Presses universitaires de Strasbourg, 2019, 2-86820-170-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pus.37891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descartes et la fabrique du monde. Le problème cosmologique, de Copernic à Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France. , 2019, 978-2-13-080065-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Temps des astronomes. L'astronomie et le décompte du temps de Pierre d'Ailly à Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edouard Mehl, Nicolas Roudet. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, pp.410, 2017, Le Temps des astronomes. L'astronomie et le décompte du temps de Pierre d'Ailly à Newton, 978-2-251-44667-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La postérité de Duns Scot / Die Rezeption des Duns Scotus / Scotism through the centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechthild Dreyer, Édouard Mehl, Matthias Vollet. Aschendorff, 6, 2012, Archa Verbi, Subsidia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Science et sa logique. Le statut épistémique de la logique de Descartes à Husserl »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edouard Mehl. Presses Universitaires de Strasbourg, 32 (2), 356 p., 2012, Les Cahiers Philosophiques de Strasbourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Kepler. La physique céleste. Autour de l’Astronomia Nova (1609) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edouard Mehl. Les Belles Lettres, 360 p., 2011, Alain-Philippe Segonds</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descartes et la visibilité du monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF-CNED. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de France</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-2-13-057893-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idée de monde / La vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edouard Mehl ; Arnaud Tomès. Presses Universitaires de Strasbourg, 2009 (25), 2009, Les Cahiers Philosophiques de Strasbourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nouveau Ciel, Nouvelle Terre. La révolution copernicienne dans l’Allemagne de la Réforme, 1530-1630 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel Angel Granada ; Edouard Mehl. Les Belles Lettres, 2009, Alain-Philippe Segonds</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2972,195 +1191,1976 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'université résistante. Strasbourg, 1930-1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 56, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12tqt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages contemporains de Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018 (18), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le foyer obscur de l’évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.175-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11s7q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05417178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lettre inédite de Husserl à Jean Héring, 4 février 1937</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Serban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vongehr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter : revue de phénoménologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La religion, 28, pp.307-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagesse et recherche de la vérité dans le Traité des règles pour la direction de l'Esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Modernité des Règles pour la direction de l'esprit de René Descartes, 73 (290), pp.431-448</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02436594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soleil au cinquième concile du Latran (1512-1516). Copernic et la réforme du calendrier julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des questions scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Le Soleil à la Renaissance et à l'âge classique, 189 (4), pp.391-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution copernicienne et métaphysique de la grandeur : Copernic, Descartes, Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cosmologies, 2, pp.251-265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les états de la matière solaire dans les Principia Philosophiae de Descartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (177/2016), pp.399-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.arihs.5.115066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descartes ou la Philosophie des (re)commencements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ego sum qui sentio. Le cogito réincarné des phénoménologues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/methodos.5066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques, conservatoires, observatoires. Nouveaux matériaux pour l'histoire de l'astronomie moderne : autour du landgraviat de Hessen-Butzbach, 1609-1630.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jeandillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Automne 2018 (18), pp.62-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fiction théologique du ciel empyrée de Luther à Descartes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (2), p. 195-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Note complémentaire sur une observation astronomique et la recherche d’une parallaxe stellaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, BULLETIN CARTESIEN XLV, 79, pp.189-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une polémographie de la modernité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methodos : savoirs et textes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La notion d'Intelligence (nous-noein) dans la Grèce antique, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/methodos.4653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De Copernic à Descartes, l’Empyrée, la parallaxe stellaire et le mouvement de la Terre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99 (2), pp.239-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rspt.992.0239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'aby Warburg à Eric Weil : le rêve d'une bibliothèque humaniste au 20e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.60-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science se fait-elle encore dans les livres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.76-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rbnu.1653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descartes et l'égalité des esprits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'enseignement philosophique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64e année (2), pp.23-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impulsion bibliothécaire de la révolution scientifique : livres et réseaux autour de Johannes Kepler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Granada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Boner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.10-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie au tribunal de la théologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (4), pp.427-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsr.3102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophia interpres naturae. L'interprétation de la nature au seuil de l'âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Méthode et interprétation à l'âge classique, 2009 (2), pp.167-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'euthanasie de la métaphysique. Kant, Aristote et l'ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Platon et Aristote à la lumière de la philosophie allemande : penser, être, agir, 2008 (23), pp.195-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euclide et la fin de la Renaissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, La réception des Eléments d'Euclide au Moyen Âge et à la Renaissance, 56 (2), pp.439-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhs.2003.2195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01923542v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le complexe d'Orphée. Philosophie et mythologie au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Fictions du savoir à la Renaissance, 2002 (47), pp.87-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du premier principe dans La Recherche de la Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles de la République des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.77-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3429,51 +3429,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edouard Mehl, Nicolas Roudet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des astronomes. L'astronomie et le décompte du temps de Pierre d'Ailly à Newton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-297, 2017, Le temps des astronomes. L'astronomie et le décompte du temps de Pierre d'Ailly à Newton, 978-2-251-44667-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3641,173 +3641,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Création des vérités éternelles : Descartes 'est-il forgé un adversaire scotiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édouard Mehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mechthild Dreyer ; Edouard Mehl ; Matthias Vollet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réception de Duns Scot / Die Rezeption des Duns Scotus / Scottish through the centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Aschendorff, pp.119-137, 2013, Archa Verbi — Subsidia, 978-1-57659-314-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Théorie physique et optique des comètes de Kepler à Descartes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Miguel A. Granada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novas y Cometas entre 1572 y 1618. Revolucion cosmologica y renovacion politica y religiosa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de Barcelona, Publicacions i Edicions, pp.255-274, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01361758v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01371258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physique cartésienne et l'interprétation de la Genèse.</w:t>
               </w:r>
@@ -4897,51 +4897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F7D1404"/>
+    <w:nsid w:val="2EE4EB96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5128,51 +5128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-mehl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6285-1810" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056182414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417178v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Mehl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11s7q" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Serban" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vongehr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01818513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.arihs.5.115066" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.5066" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeandillou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361273v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4653" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.992.0239" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482328v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1653" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Granada" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Boner" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-64P3DZFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01516639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01516641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhs.2003.2195" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01516642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tr6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056602v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derrida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Authier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097120v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trottmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422681v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pantin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribordy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barker" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DDA-EB.5.130174" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370166v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.37891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01512918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/2892-le-temps-des-astronomes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01362515v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01362514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puf.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01516640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01362516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056581v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tqt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Billon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004471955_014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01512922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01359849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371258v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gtvh.de" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-mehl" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6285-1810" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/056182414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417164v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Mehl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tr6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Derrida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Authier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trottmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pantin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribordy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roudet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Barker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.DDA-EB.5.130174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370166v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.37891" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01512918v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/2892-le-temps-des-astronomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01362515v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01362514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://puf.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01516640v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01362516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05056581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tqt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923542v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Billon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05417178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11s7q" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Serban" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vongehr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01818513v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.arihs.5.115066" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01700966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01731252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.5066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923480v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeandillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.4653" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361271v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.992.0239" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371262v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482328v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Didier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rbnu.1653" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370176v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Granada" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Boner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsr.3102" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-64P3DZFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01516639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01516641v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhs.2003.2195" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01516642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482351v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004471955_014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01820579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01512922v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01359849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ellipses.fr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371258v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361758v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01361752v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371260v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesbelleslettres.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370600v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370187v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gtvh.de" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370607v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01371259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370608v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370603v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370604v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>