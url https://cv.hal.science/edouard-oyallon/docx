--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -659,290 +659,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PETRA: Parallel End-to-end Training with Reversible Architectures</w:t>
+                <w:t xml:space="preserve">DISCO: learning to DISCover an evolution Operator for multi-physics-agnostic prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rivaud</w:t>
+                <w:t xml:space="preserve">Rudy Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Fournier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jiequn Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oyallon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594647v2</w:t>
+                <w:t xml:space="preserve">hal-05083819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCO: learning to DISCover an evolution Operator for multi-physics-agnostic prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PETRA: Parallel End-to-end Training with Reversible Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Morel</w:t>
+                <w:t xml:space="preserve">Louis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiequn Han</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Pumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Belilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083819v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594647v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ACCO: Accumulate While You Communicate for Communication-Overlapped Sharded LLM Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Erbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1004,273 +1004,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\textbf{A}^2\textbf{CiD}^2$: Accelerating Asynchronous Communication in Decentralized Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Nabli</w:t>
+                <w:t xml:space="preserve">Can Forward Gradient Match Backpropagation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Belilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Fortieth International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124318v2</w:t>
+                <w:t xml:space="preserve">hal-04119829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Forward Gradient Match Backpropagation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rivaud</w:t>
+                <w:t xml:space="preserve">$\textbf{A}^2\textbf{CiD}^2$: Accelerating Asynchronous Communication in Decentralized Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Belilovsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortieth International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawaii), USA, United States</w:t>
+              <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119829v1</w:t>
+                <w:t xml:space="preserve">hal-04124318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing Dimensional Collapse in Contrastive Local Learning with Subsampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeetya Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bakong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grinsztajn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jun Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D 'Aspremont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594647v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pumir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083819v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiequn Han" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592562v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124318v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeetya Patel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737694v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723551v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711864v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Maier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bruna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.03485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Laousy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945578v6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02119398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Henrik Jacobsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Smeulders" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805251v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Aspremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495734v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270499v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Legate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tenison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Aravind Sreeramadas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaikkunth Mugunthan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andreux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Angles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Exarchakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Rochette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01837587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacoste-Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2855738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917151v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE060" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bakong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grinsztajn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jun Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D 'Aspremont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiequn Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594647v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pumir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592562v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124318v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeetya Patel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737694v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723551v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711864v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Maier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bruna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.03485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Laousy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945578v6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02119398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Henrik Jacobsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Smeulders" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805251v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Aspremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495734v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270499v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Legate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tenison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Aravind Sreeramadas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaikkunth Mugunthan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andreux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Angles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Exarchakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Rochette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01837587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacoste-Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2855738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917151v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE060" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>