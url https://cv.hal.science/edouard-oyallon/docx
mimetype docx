--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -1004,243 +1004,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592562v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Forward Gradient Match Backpropagation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rivaud</w:t>
+                <w:t xml:space="preserve">$\textbf{A}^2\textbf{CiD}^2$: Accelerating Asynchronous Communication in Decentralized Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Nabli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Belilovsky</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortieth International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawaii), USA, United States</w:t>
+              <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04119829v1</w:t>
+                <w:t xml:space="preserve">hal-04124318v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\textbf{A}^2\textbf{CiD}^2$: Accelerating Asynchronous Communication in Decentralized Deep Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Nabli</w:t>
+                <w:t xml:space="preserve">Can Forward Gradient Match Backpropagation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Belilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Fortieth International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu (Hawaii), USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124318v2</w:t>
+                <w:t xml:space="preserve">hal-04119829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing Dimensional Collapse in Contrastive Local Learning with Subsampling</w:t>
               </w:r>
@@ -1635,528 +1635,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03711864v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unreasonable Effectiveness of Patches in Deep Convolutional Kernels Methods</w:t>
+                <w:t xml:space="preserve">Deep Reinforcement Learning for L3 Slice Localization in Sarcopenia Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Thiry</w:t>
+                <w:t xml:space="preserve">Othmane Laousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Arbel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eugene Belilovsky</w:t>
+                <w:t xml:space="preserve">Guillaume Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Paragios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representation (ICLR 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning in Medical Imaging @MICCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Strasbourg, France. pp.317-326, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87589-3_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114389v1</w:t>
+                <w:t xml:space="preserve">hal-03532954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Rank Projections of GCNs Laplacian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Preux</w:t>
+                <w:t xml:space="preserve">The Unreasonable Effectiveness of Patches in Deep Convolutional Kernels Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Arbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Belilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2021 Workshop GTRL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">International Conference on Learning Representation (ICLR 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna (online), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248056v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Reinforcement Learning for L3 Slice Localization in Sarcopenia Assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chassagnon</w:t>
+                <w:t xml:space="preserve">Low-Rank Projections of GCNs Laplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Grinsztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning in Medical Imaging @MICCAI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICLR 2021 Workshop GTRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87589-3_33⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03532954v1</w:t>
+                <w:t xml:space="preserve">hal-03248056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupled Greedy Learning of CNNs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferometric Graph Transform: a Deep Unsupervised Graph Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienna (virtual), Austria. pp.5368-5377</w:t>
+              <w:t xml:space="preserve">37th International Conference on Machine Learning (ICML 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945327v1</w:t>
+                <w:t xml:space="preserve">hal-02862516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferometric Graph Transform: a Deep Unsupervised Graph Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoupled Greedy Learning of CNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Belilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Conference on Machine Learning (ICML 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna (virtual), Austria. pp.5368-5377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862516v1</w:t>
+                <w:t xml:space="preserve">hal-02945327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Lazy Training in Differentiable Programming</w:t>
               </w:r>
@@ -2326,338 +2326,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">i-RevNet: Deep Invertible Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressing the Input for CNNs with the First-Order Scattering Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Oyallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Belilovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörn-Henrik Jacobsen</w:t>
+                <w:t xml:space="preserve">Sergey Zagoruyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnold Smeulders</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Oyallon</w:t>
+                <w:t xml:space="preserve">Michal Valko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2018 - International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712808v1</w:t>
+                <w:t xml:space="preserve">hal-01850921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Acceleration of CNNs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Scieur</w:t>
+                <w:t xml:space="preserve">i-RevNet: Deep Invertible Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn-Henrik Jacobsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnold Smeulders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR Workshop track</w:t>
+              <w:t xml:space="preserve">ICLR 2018 - International Conference on Learning Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01805251v3</w:t>
+                <w:t xml:space="preserve">hal-01712808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressing the Input for CNNs with the First-Order Scattering Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Acceleration of CNNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Scieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Valko</w:t>
+                <w:t xml:space="preserve">Alexandre d'Aspremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV 2018 - European Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ICLR Workshop track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850921v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805251v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling the Scattering Transform: Deep Hybrid Networks</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Belilovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Zagoruyko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision (ICCV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3236,51 +3236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Networks for Hybrid Representation Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Oyallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Zagoruyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3814,51 +3814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bakong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grinsztajn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jun Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D 'Aspremont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiequn Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594647v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pumir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592562v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124318v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeetya Patel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737694v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723551v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711864v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Maier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bruna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.03485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248056v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Laousy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_33" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945327v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862516v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945578v6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02119398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Henrik Jacobsen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Smeulders" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805251v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Aspremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495734v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270499v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Legate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tenison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Aravind Sreeramadas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaikkunth Mugunthan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andreux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Angles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Exarchakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Rochette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01837587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacoste-Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2855738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917151v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE060" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512493v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Bakong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Massouli&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oyallon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Scaman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Grinsztajn" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung Jun Kim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Varoquaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247753v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Belilovsky" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Leconte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Caccia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Grinsztajn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Scieur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D 'Aspremont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiequn Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594647v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fournier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pumir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592562v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Nabli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Serrano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124318v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeetya Patel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737694v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723551v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711864v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sergeant-Perthuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Maier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Bruna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2207.03485" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532954v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Laousy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chassagnon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Paragios" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87589-3_33" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thiry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Arbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248056v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02862516v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01945578v6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Chizat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02119398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01850921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Zagoruyko" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Valko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn-Henrik Jacobsen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Smeulders" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805251v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre d'Aspremont" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01495734v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270499v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Legate" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262447v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Tenison" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Aravind Sreeramadas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaikkunth Mugunthan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andreux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Angles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Exarchakis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Rochette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01837587v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Huang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Komodakis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacoste-Julien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2018.2855738" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01657161v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rabin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5201/ipol.2015.69" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04334118v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03917151v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE060" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>