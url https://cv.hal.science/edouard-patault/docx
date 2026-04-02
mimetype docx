--- v0 (2026-03-09)
+++ v1 (2026-04-02)
@@ -597,295 +597,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse coût-bénéfice du programme d’actions visant à réduire les impacts du ruissellement et de l’érosion en Haute-Normandie : évaluation des actions passées et projections futures sur le bassin versant de la Lézarde</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil erosion modelling: A bibliometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Allard</w:t>
+                <w:t xml:space="preserve">Nejc Bezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Mikoš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Alewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00186368.2021.1912963⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197, pp.111087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711396v1</w:t>
+                <w:t xml:space="preserve">hal-03481099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling: A bibliometric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejc Bezak</w:t>
+                <w:t xml:space="preserve">Analyse coût-bénéfice du programme d’actions visant à réduire les impacts du ruissellement et de l’érosion en Haute-Normandie : évaluation des actions passées et projections futures sur le bassin versant de la Lézarde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matjaž Mikoš</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+                <w:t xml:space="preserve">Erwan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 197, pp.111087. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 107 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00186368.2021.1912963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481099v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of off-site economic costs induced by runoff and soil erosion: Example of two areas in the northwestern European loess belt for the last two decades (Normandy, France)</w:t>
               </w:r>
@@ -1397,274 +1397,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02504266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t>
+                <w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.e01407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062245v1</w:t>
+                <w:t xml:space="preserve">hal-02080378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t>
+                <w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (3), pp.e01407. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 668, pp.457-469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080378v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer Pathways and Fluxes of Water-Soluble Pesticides in Various Compartments of the Agricultural Catchment of the Canche River (Northern France)</w:t>
               </w:r>
@@ -2302,273 +2302,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657837v1</w:t>
+                <w:t xml:space="preserve">hal-01855438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855438v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
               </w:r>
@@ -2593,470 +2593,470 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnauld Gauthier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411246v1</w:t>
+                <w:t xml:space="preserve">hal-01630939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">I2SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898946v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t>
+                <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2SM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">EGU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411249v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Koltato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630939v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3318,422 +3318,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Variability of Ephemeral Gully Erosion using High-Frequency Monitoring and GIS Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Fall Meeting, AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. , 2017</w:t>
+              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657889v1</w:t>
+                <w:t xml:space="preserve">hal-02570613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Variability of Ephemeral Gully Erosion using High-Frequency Monitoring and GIS Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriakc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">2017 Fall Meeting, AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558311v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
+                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855428v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
+                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
@@ -3768,73 +3768,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570613v1</w:t>
+                <w:t xml:space="preserve">hal-01855428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t>
               </w:r>
@@ -3872,51 +3872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
@@ -3997,51 +3997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriakc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4697,51 +4697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EDE187E"/>
+    <w:nsid w:val="F2EF8919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4928,51 +4928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-patault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7089-9881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232654921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudal Sinsin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Alexandre Ayach Anache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Miko&#353;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriakc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3738995" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03063419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-patault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7089-9881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232654921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudal Sinsin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Alexandre Ayach Anache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Miko&#353;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriakc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3738995" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03063419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>