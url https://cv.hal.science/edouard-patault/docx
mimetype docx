--- v1 (2026-04-02)
+++ v2 (2026-05-07)
@@ -329,295 +329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating sediment discharge at water treatment plants under different land use scenarios using cascade modelling with an expert-based erosion-runoff model and a deep neural network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil erosion modelling: A global review and statistical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+                <w:t xml:space="preserve">Pasquale Borrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ledun</w:t>
+                <w:t xml:space="preserve">Christine Alewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
+                <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Fournier</w:t>
+                <w:t xml:space="preserve">Jamil Alexandre Ayach Anache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantiene Baartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-25-6223-2021⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 780, pp.146494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03661814v1</w:t>
+                <w:t xml:space="preserve">hal-03481665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling: A global review and statistical analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pasquale Borrelli</w:t>
+                <w:t xml:space="preserve">Simulating sediment discharge at water treatment plants under different land use scenarios using cascade modelling with an expert-based erosion-runoff model and a deep neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Alewell</w:t>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Alvarez</w:t>
+                <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamil Alexandre Ayach Anache</w:t>
+                <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jantiene Baartman</w:t>
+                <w:t xml:space="preserve">Matthieu Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 780, pp.146494. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.6223-6238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-6223-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481665v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03661814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion modelling: A bibliometric analysis</w:t>
               </w:r>
@@ -629,77 +629,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejc Bezak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaž Mikoš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Borrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Alewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 197, pp.111087. </w:t>
@@ -750,77 +750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse coût-bénéfice du programme d’actions visant à réduire les impacts du ruissellement et de l’érosion en Haute-Normandie : évaluation des actions passées et projections futures sur le bassin versant de la Lézarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -884,77 +884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of off-site economic costs induced by runoff and soil erosion: Example of two areas in the northwestern European loess belt for the last two decades (Normandy, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ledun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2302,273 +2302,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855438v1</w:t>
+                <w:t xml:space="preserve">hal-01657837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term accumulation of metals and persistent pollutants (PAHs, PCBs, organochlorine pesticides) from Eure river watershed (France) in sediments: possible consequences of a dam removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t>
+              <w:t xml:space="preserve">International Conference on Chemistry and the Environment (ICCE, 16, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657837v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
               </w:r>
@@ -2593,240 +2593,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630939v1</w:t>
+                <w:t xml:space="preserve">hal-01411246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Laberdesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Koltato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2SM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411249v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2835,228 +2839,224 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnauld Gauthier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411246v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is dam removal a benefit for environment ? Input of sedimentary archives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">I2SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898946v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3318,422 +3318,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Variability of Ephemeral Gully Erosion using High-Frequency Monitoring and GIS Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriakc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">2017 Fall Meeting, AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570613v1</w:t>
+                <w:t xml:space="preserve">hal-01657889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Variability of Ephemeral Gully Erosion using High-Frequency Monitoring and GIS Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Fall Meeting, AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. , 2017</w:t>
+              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657889v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic compounds and Trace Metal Elements in the Eure River Watershed: Past and actual records of anthropogenic impacts</w:t>
+                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Ecole doctorale normande de chimie (JEDNC, 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558311v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term records of trace metal elements in core sediments: anthropogenic impacts in the Eure river watershed</w:t>
+                <w:t xml:space="preserve">Long-term records of Trace Metal Elements in sediment cores: Anthropogenic impacts in The Eure River Watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
@@ -3768,73 +3768,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union (AGU) Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nouvelle-Orléans (LA), United States. </w:t>
+              <w:t xml:space="preserve">Séminaire de la fédération SCALE, sciences de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855428v1</w:t>
+                <w:t xml:space="preserve">hal-02570613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Dam Removal a Benefit for Environment? Input of Sedimentary Archives</w:t>
               </w:r>
@@ -3872,51 +3872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union (AGU) Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, San Francisco (CA), United States</w:t>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de sédimentologie (15, 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -4266,51 +4266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriakc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4408,64 +4408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledun Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4697,51 +4697,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2EF8919"/>
+    <w:nsid w:val="14BDA837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4928,51 +4928,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-patault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7089-9881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232654921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudal Sinsin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481665v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Alexandre Ayach Anache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146494" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Miko&#353;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriakc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3738995" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03063419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edouard-patault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7089-9881" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232654921" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268823v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudal Sinsin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cacint.2025.100243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481665v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Alexandre Ayach Anache" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ledun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Soulignac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-6223-2021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03481099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejc Bezak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Miko&#353;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111087" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00186368.2021.1912963" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03745556v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Richet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2021.105541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02556187v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deloffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02504266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104513" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Belles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11071428" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mauri&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chesneau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966592v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Laberdesque" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Copard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Koltato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497152v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saltel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570573v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657889v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriakc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558311v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Portet-Koltalo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855428v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02570613v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571142v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571180v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3738995" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958904v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledun J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03063419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MTLD0003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>