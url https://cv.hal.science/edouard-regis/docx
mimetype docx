--- v0 (2026-03-04)
+++ v1 (2026-04-01)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t>
+                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Régis</w:t>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339105v1</w:t>
+                <w:t xml:space="preserve">hal-05333700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Boudoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
+                <w:t xml:space="preserve">Jean Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333700v1</w:t>
+                <w:t xml:space="preserve">hal-05065074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Battaglia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Beauger</w:t>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Bontemps</w:t>
+                <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 357, pp.79 - 103. </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065074v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Souriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting wear behavior of Zn-Ni alloy coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -804,51 +804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DTeLC : Réalité Virtuelle pour les risques naturels 3DTeLC : Virtual Reality in natural hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Vereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,51 +1446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Regis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,51 +1707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Chromik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.02.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02946772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Fregolent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Di Bartolomeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03116808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douchain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Chromik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.02.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02946772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Fregolent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Di Bartolomeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03116808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douchain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>