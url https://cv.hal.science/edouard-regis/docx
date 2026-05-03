--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -100,204 +100,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
+                <w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Buvat</w:t>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+                <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Finizola</w:t>
+                <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t>
+              <w:t xml:space="preserve">Earth Planets and Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333700v1</w:t>
+                <w:t xml:space="preserve">hal-05339105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific response to the 2021–2022 seismic swarm in the Monts Dore volcanic province (France): dynamic insights from temporal surveys (2/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boudoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Battaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -368,217 +368,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into magmatic pathways and subsurface structures from repeated UAV magnetic prospecting at Piton de la Fournaise volcano, Réunion Island</w:t>
+                <w:t xml:space="preserve">A unique electrical resistivity experiment reveals the 3D interior of Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lydie Gailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Buvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Régis</w:t>
+                <w:t xml:space="preserve">Anthony Finizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Planets and Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 77 (1), pp.169. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.35794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40623-025-02300-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-17161-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339105v1</w:t>
+                <w:t xml:space="preserve">hal-05333700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a New UAV Magnetic Prospecting Tool for Volcano Monitoring and Geohazard Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Labazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -655,51 +655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting wear behavior of Zn-Ni alloy coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Descartes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -804,51 +804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3DTeLC : Réalité Virtuelle pour les risques naturels 3DTeLC : Virtual Reality in natural hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Vereb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,51 +1707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Chromik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.02.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02946772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Fregolent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Di Bartolomeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03116808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douchain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339105v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Gailler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard R&#233;gis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-025-02300-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065074v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boudoire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Battaglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Bontemps" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.285" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Finizola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17161-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03553936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souriot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13050894" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Descartes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Chromik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.02.043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02946772v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delage" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Vereb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072522v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Tonazzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Fregolent" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867056v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Di Bartolomeo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Vergne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Madani Aissaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Ardito" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03116808v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Douchain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Regis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03085157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome van Der Woerd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>