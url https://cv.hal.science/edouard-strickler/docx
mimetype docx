--- v0 (2026-03-15)
+++ v1 (2026-05-26)
@@ -100,304 +100,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the top Lyapunov exponent of linear cooperative systems</w:t>
+                <w:t xml:space="preserve">Dispersal-induced growth or decay in a time-periodic environment. The case of reducible migration matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benaïm</w:t>
+                <w:t xml:space="preserve">Michel Benaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édouard Strickler</w:t>
+                <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), pp.225-241. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (3), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/afst.1811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00285-025-02258-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237453v1</w:t>
+                <w:t xml:space="preserve">hal-04523334v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal-induced growth or decay in a time-periodic environment. The case of reducible migration matrices</w:t>
+                <w:t xml:space="preserve">A note on the top Lyapunov exponent of linear cooperative systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benaim</w:t>
+                <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Strickler</w:t>
+                <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (3), pp.26. </w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), pp.225-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00285-025-02258-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/afst.1811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523334v3</w:t>
+                <w:t xml:space="preserve">hal-04237453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform Wasserstein convergence of penalized Markov processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -444,90 +444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When can a population spreading across sink habitats persist?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 88 (19), pp.1-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -574,51 +574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large population asymptotics for a multitype stochastic SIS epidemic model in randomly switched environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 34 (3), pp.3125-3180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -652,90 +652,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untangling the role of temporal and spatial variations in persistance of populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 154, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -769,51 +769,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomly switched vector fields sharing a zero on a common invariant face</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (02), pp.2150007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -860,51 +860,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to deal with the critical case in stochastic population dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 80 (3), pp.1567-1589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -951,51 +951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Predator-Prey System with Random Switching that Never Converges to its Equilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Hening</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (5), pp.3625-3640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1029,64 +1029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random switching between vector fields having a common zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 29 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1120,77 +1120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A user-friendly condition for exponential ergodicity in randomly switched environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Hurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (none), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1269,51 +1269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergodicity and regularity properties of ODEs with semi-Markov switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Hurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1344,51 +1344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Averaging principle for jump processes depending on fast ergodic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Kagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Villemonais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1432,51 +1432,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to : &amp;quot;A piecewise deterministic model for a prey-predator community&amp;quot; An extinction-persistence issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1494,90 +1494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population growth on a time varying network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian J. Schreiber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1696,51 +1696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic expansion of the invariant measurefor Markov-modulated ODEs at high frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1771,51 +1771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic expansion of the invariant measure for Markov-modulated ODEs at high frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Personne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Strickler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2090,51 +2090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237453v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1811" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523334v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benaim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02258-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01385-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099082v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02039-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prodhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP2035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453665v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.07.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493721500076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427636v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M131134X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Hening" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1196042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kagan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J. Schreiber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Personne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523334v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benaim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lobry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Sari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Strickler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-025-02258-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bena&#239;m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Strickler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1811" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champagnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Villemonais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-025-01385-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099082v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-02039-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283809v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Prodhomme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AAP2035" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453665v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2023.07.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493721500076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427636v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M131134X" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328487v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Hening" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1196042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-AAP1418" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hurth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/18-ECP148" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289433v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329503v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kagan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Costa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769603v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monmarch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian J. Schreiber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399218v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344516v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Personne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>