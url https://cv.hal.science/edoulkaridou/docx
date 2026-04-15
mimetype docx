--- v0 (2026-03-11)
+++ v1 (2026-04-15)
@@ -1748,51 +1748,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E4B5E38"/>
+    <w:nsid w:val="4AD96775"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>