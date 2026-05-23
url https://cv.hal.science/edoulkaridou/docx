--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -1,1693 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1641 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elli Doulkaridou-Ramantani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edoulkaridou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2014-6811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">157299732</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10152930920009672640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=en&user=TiBBmmgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux du cadre dans les systèmes décoratifs de la première modernité (1500-1700)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Degans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Cordon; Edouard Degans; Elli Doulkaridou-Ramantani; Caroline Heering. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux du cadre dans les systèmes décoratifs à l’époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Art et Société, 9782753577404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Missal by Vincent Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di storia della miniatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Illuminated Statuti from the Archive of San Giovanni Decollato in Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di storia della miniatura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.164-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la décoration du missel du cardinal Juan Alvarez de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ArtItalies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions de l'ornement dans les Heures Farnèse de Giulio Clovio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen des Kunsthistorischen Institutes in Florenz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LVIII (3), pp.348-375</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing Art History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Digital Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, What is Digital Art History?, 1 (1), pp.66-83. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/dah.2015.1.21638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects ludiques dans l’appareil héraldique des manuscrits de Léon X (1513-1521)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Loskoutoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héraldique et Papauté. Moyen Âge-Temps Modernes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-34, 2025, 9791024018553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctifier le temps, le monde et l'humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Morel; Séfy Hendler; Florian Métral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance des origines. Commencement, genèse et création dans l’art des XVe et XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-222, 2022, Études Renaissantes, 978-2-503-59901-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules de Médicis et Pompeo Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvan Loskoutoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Héraldique et Papauté. Moyen Âge-Temps Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rouen et du Havre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-233, 2020, 9781024013183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la marge, à travers le cadre et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Cordon; Edouard Degans; Caroline Heering; Elli Doulkaridou-Ramantani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux et enjeux du cadre dans les systèmes décoratifs de la première modernité (1500-1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-40, 2019, Art et Société, 9782753577404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontispice d'un registre de marchands de Naples de l'annee 1598-1599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Charron; Marc-Edouard Gautier; Pierre-Gilles Girault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors enluminés de France, Pays de la Loire et Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cat. 66, Musées d'Angers / INHA, pp.258-259, 2013, 978-2855750002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulating the Margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engaging margins: Framing imagery as embodiment of cognitive processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gwendoline de Mûelenaere (UGent); Sophie Suykens (UGent), Oct 2020, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maniera in the margins of illuminated manuscripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">On the Margin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque international organisé par le département des Lettres de l’Université de Coïmbre, May 2017, Coïmbre, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The John Carter Brown Library Agnese Atlas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representing Vision in the Missal of cardinal Juan Alvarez de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des images, histoire de l’art et société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Doulkaridou-Ramantani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France; Institut national d’histoire de l’art (INHA). 2018, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02066987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId42"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1748,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AD96775"/>
+    <w:nsid w:val="47B56994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1979,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edoulkaridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2014-6811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157299732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10152930920009672640" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171491v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Degans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Doulkaridou-Ramantani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4856" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828773v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828765v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/dah.2015.1.21638" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217797v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purh-ed.fr/book/?gcoi=28777100293930" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892222v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599014-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1313" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://char.hypotheses.org/1846" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066211v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938630v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114186v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065797v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066987v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Durand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/edoulkaridou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2014-6811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157299732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/10152930920009672640" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=en&amp;user=TiBBmmgAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171491v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Degans" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Doulkaridou-Ramantani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heering" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4856" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226039v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591064v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591046v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/dah.2015.1.21638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purh-ed.fr/book/?gcoi=28777100293930" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503599014-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://purh.univ-rouen.fr/node/1313" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://char.hypotheses.org/1846" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066211v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114186v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065797v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02066987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denoyelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Daniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>