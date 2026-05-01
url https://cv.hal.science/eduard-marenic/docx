--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -867,217 +867,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-submodelling technique based on overlapping domain decomposition method</w:t>
+                <w:t xml:space="preserve">Adaptive modelling in atomistic-to-continuum multiscale methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurica Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zdenko Tonkovic</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of FAMENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (1), pp.1-12</w:t>
+              <w:t xml:space="preserve">Journal of the Serbian Society For Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (1), pp.169-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059021v1</w:t>
+                <w:t xml:space="preserve">hal-02059056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive modelling in atomistic-to-continuum multiscale methods</w:t>
+                <w:t xml:space="preserve">Nano-submodelling technique based on overlapping domain decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jurica Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenko Tonkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Serbian Society For Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (1), pp.169-198</w:t>
+              <w:t xml:space="preserve">Transactions of FAMENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059056v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of atomistic-to-continuum coupling based on bridging domain method</w:t>
               </w:r>
@@ -1781,407 +1781,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven multiscale modeling using lattice model on the lower scale</w:t>
+                <w:t xml:space="preserve">Data driven approach for coupled electro-mechanical problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mijo Nikolić</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Seychal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS MSF 2021 5th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Split, Croatia. pp.127-128</w:t>
+              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628797v1</w:t>
+                <w:t xml:space="preserve">hal-03117756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data driven approach for coupled electro-mechanical problems</w:t>
+                <w:t xml:space="preserve">Data-driven multiscale modeling using lattice model on the lower scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Marenić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillem Seychal</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mijo Nikolić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress on Computational Mechanics (WCCM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris (virtuel), France</w:t>
+              <w:t xml:space="preserve">ECCOMAS MSF 2021 5th International Conference on Multi-scale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Split, Croatia. pp.127-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117756v1</w:t>
+                <w:t xml:space="preserve">hal-03628797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréo-DIC globale appliquée à l'identification des paramètres d'une loi de comportement</w:t>
+                <w:t xml:space="preserve">Finite Element Stereo-DIC for the Identification of Constitutive Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Marenić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">iDICs Conference and Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Portland (OR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03132565v1</w:t>
+                <w:t xml:space="preserve">hal-03132546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Stereo-DIC for the Identification of Constitutive Parameters</w:t>
+                <w:t xml:space="preserve">Stéréo-DIC globale appliquée à l'identification des paramètres d'une loi de comportement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Colantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Marenić</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Passieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDICs Conference and Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Portland (OR), United States</w:t>
+              <w:t xml:space="preserve">24e Congrès Français de Mécanique (CFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132546v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Piezoelectric Lattice Model</w:t>
               </w:r>
@@ -3083,51 +3083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Serretiello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marenic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04447469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran &#268;arija" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Jarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijo Nikoli&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031287" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Seychal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114959" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2015.4.2.137" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Soric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6093764" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02059021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Tonkovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02059056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02059068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Sori&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Tonkovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201110259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Skozrit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001267" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Court" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-240" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Novak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628797v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117756v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132546v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01932569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341772v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Serretiello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Marenic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2025026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04447469v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadran &#268;arija" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Mareni&#263;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Jarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mijo Nikoli&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031287" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Seychal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Passieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114959" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Colantonio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chapelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bouclier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.6291" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588407v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brancherie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.08.029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/csm.2015.4.2.137" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Soric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Guidault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma6093764" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02059056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02059021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Tonkovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02059068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurica Sori&#263;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Tonkovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201110259" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Skozrit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001267" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680515v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Court" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-240" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611011v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Novak" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687429v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117756v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628797v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132546v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931205v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01931197v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01932569v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>