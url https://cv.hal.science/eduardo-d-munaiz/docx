--- v0 (2026-04-08)
+++ v1 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eduardo D. Munaiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nuclear-encoded endonuclease governs the paternal transmission of mitochondria in Cucumis plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuejian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4266. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59568-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of drought‐tolerant maize for silage or grain in conventional and Kura clover perennial groundcover cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Contreras-Govea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Bures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosystems, Geosciences &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agg2.70255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and Expansion of Virus-Induced Gene Silencing for Functional Studies in Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisong Shou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (8), pp.934. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae9080934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity for Dual Use Maize: Grain and Second-Generation Biofuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.230. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11020230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Mapping of a Maize MAGIC Population Identified a Candidate Gene for the Senescence-Associated Physiological Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.716821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance Spectroscopy for Non-Destructive Measurement and Genetic Analysis of Amounts and Types of Epicuticular Waxes on Onion Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Havey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (15), pp.3454. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25153454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senescence (Stay-Green)—An Important Trait to Exploit Crop Residuals for Bioenergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ordás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.790. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13040790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amounts and Types of Epicuticular Leaf Waxes among Onion Accessions Selected for Reduced Damage by Onion Thrips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Groves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Havey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (1), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/JASHS04773-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Different Strategies for Breeding Resilient Crops: High-throughput Studies of Epicuticular Waxes, and Stay-green Genetic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Enhancement of CROP resilience to extreme climate (RECROP) - First Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation variétale chez les légumineuses à graines. Webinaire - Share & Learn Valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Dominguez-Munaiz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Share &amp; Learn Valorisation. Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation variétale chez les légumineuses à graines. Webinaire - Share & Learn Valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Dominguez-Munaiz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Share &amp; Learn Valorisation. Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL Mapping of Epicuticular Waxes to Understand the gl Locus of Onion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Havey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/5/15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Phenotyping of Epicuticular Waxes Associated with Insect Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Havey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eduardo D. Munaiz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nuclear-encoded endonuclease governs the paternal transmission of mitochondria in Cucumis plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolong Lyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuejian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4266. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59568-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of drought‐tolerant maize for silage or grain in conventional and Kura clover perennial groundcover cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Contreras-Govea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Bures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrosystems, Geosciences &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (4), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/agg2.70255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application and Expansion of Virus-Induced Gene Silencing for Functional Studies in Vegetables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoujun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinyang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weisong Shou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (8), pp.934. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/horticulturae9080934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity for Dual Use Maize: Grain and Second-Generation Biofuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.230. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11020230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Mapping of a Maize MAGIC Population Identified a Candidate Gene for the Senescence-Associated Physiological Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Malvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ordas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.716821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senescence (Stay-Green)—An Important Trait to Exploit Crop Residuals for Bioenergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlon Caicedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Ordás</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), pp.790. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en13040790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance Spectroscopy for Non-Destructive Measurement and Genetic Analysis of Amounts and Types of Epicuticular Waxes on Onion Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Townsend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Havey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (15), pp.3454. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25153454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amounts and Types of Epicuticular Leaf Waxes among Onion Accessions Selected for Reduced Damage by Onion Thrips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Groves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Havey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society for Horticultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 145 (1), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21273/JASHS04773-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Different Strategies for Breeding Resilient Crops: High-throughput Studies of Epicuticular Waxes, and Stay-green Genetic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Enhancement of CROP resilience to extreme climate (RECROP) - First Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation variétale chez les légumineuses à graines. Webinaire - Share & Learn Valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Dominguez-Munaiz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Share &amp; Learn Valorisation. Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation variétale chez les légumineuses à graines. Webinaire - Share & Learn Valorisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadim Tayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lejeune-Hénaut,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hanocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Floriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Dominguez-Munaiz,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire Share &amp; Learn Valorisation. Département BAP INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTL Mapping of Epicuticular Waxes to Understand the gl Locus of Onion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Havey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018/5/15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precision Phenotyping of Epicuticular Waxes Associated with Insect Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Havey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome XXVII Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo D. Munaiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId59"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Shen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Lyu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejian Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59568-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Albrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Contreras-Govea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo D. Munaiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bures" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arriaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agg2.70255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Cao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisong Shou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9080934" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Munaiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ordas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11020230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Caicedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Malvar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.716821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542755v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Townsend" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Havey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153454" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542826v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ord&#225;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13040790" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Groves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Havey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/JASHS04773-19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut," TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dominguez-Munaiz," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Shen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolong Lyu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyang Xu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuejian Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59568-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Albrecht" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Contreras-Govea" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo D. Munaiz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Bures" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Arriaga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agg2.70255" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200406v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoujun Cao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisong Shou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae9080934" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Munaiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ordas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11020230" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542770v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Caicedo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Malvar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.716821" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mart&#237;nez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Ord&#225;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13040790" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542755v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Townsend" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Havey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25153454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542800v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Groves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Havey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21273/JASHS04773-19" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut," TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hanocq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Floriot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Dominguez-Munaiz," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647059v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542841v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573175v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>