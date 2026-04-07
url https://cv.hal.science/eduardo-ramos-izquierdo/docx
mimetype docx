--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -643,7653 +643,7653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecos de un maestro singular: artificios, reescrituras, contagios et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International “Tlön, Uqbar, Orbis Universitarius: 120 años del nacimiento de Jorge Luis Borges”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sofía, Oct 2020, On line, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral XII « Écritures plurielles 2019-2020 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session inaugurale : objectifs et programme 2020-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral Pluralité de l'Écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Sofía, Oct 2020, On line, Bulgaria</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence magistrale de Mme Rocío Oviedo (U. Complutense de Madrid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Álbumes para el tiempo: Los almanaques de Julio Cortázar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Jun 2019, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontera de cristal: temas y artificios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle “Écritures plurielles : voyages temporelles XII”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université-Università Ca’Foscari, Nov 2019, Venezia, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notas de la historia de un seminario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interuniversitario « Escrituras plurales : Teoría y práctica de la novela corta X »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne-UNAM-Texas A&amp;M International University, Jun 2019, On line, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de la synesthésie dans l’œuvre d’Octavio Paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Les synesthésies : entre esthétique de la perception et phénomène intermédial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Littérature Comparée, Sorbonne Université, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne-UNAM-Texas A&amp;M International University, Jun 2019, On line, Francia</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Victor Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Études Inter-universitaire “Ecritures plurielles : cultures urbaines”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université-Universität Augsburg, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université-Universität Augsburg, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modérateur avec Juan Manuel Bonet (auteur) et Antoni Taulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur le livre 'El París de Cortázar'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de España, Oct 2019, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colegio de España, Oct 2019, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard littéraire de Jesse A. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Mexico à Paris - Jesse A. Fernández</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut culturel du Mexique, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Jun 2019, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques variations de l’écriture et de la lecture de l’espace littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Inter-universitaire d'Études « Ecritures plurielles de l’espace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De las reescrituras del mito en la literatura mexicana contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario internacional « Experiencia de la Variación: Reescrituras del Mito en las Literaturas Hispanoamericanas del Siglo XX »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’ Foscari, Dec 2018, Venezia, Italia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variaciones literarias de la migración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional « Viajes y escrituras: cartografías de la violencia. Cuerpos migrantes entre culturas y refugios »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università Ca’Foscari, Dec 2018, Venezia, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo visual a la lectura : las configuraciones del poema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2018, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Ramón Peralta y Fabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideas de la física contemporánea y la cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2018, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La novela corta dentro de la novela: algún Cortázar que anda por allí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escrituras plurales : Teoría y práctica de la novela corta VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université-UNAM-Texas A&amp;M International University, Mar 2018, En ligne, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue avec Alberto Ruy Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan José Arreola : voix et présence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade du Mexique à l'UNESCO, Sep 2018, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre 'architexturas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City (World) Café avec Victor Ferretti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université-UNAM-Texas A&amp;M International University, Mar 2018, En ligne, Francia</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des classiques de la littérature mexicaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Cervantes d'Alger, Oct 2018, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade du Mexique à l'UNESCO, Sep 2018, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecos literarios latinoamericanos de la vida y obra de Sor Juana Inés de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2018, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tecnológico de Monterrey (Campus Monterrey), Sep 2018, Monterrey, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De lo visual a la lectura : las configuraciones del poema</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los imaginarios a las actividades culturales: la Ciudad de México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures et lectures plurielles de la ville ibéro-américaine IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romanisches Seminar, Christian-Albrechts-Universitat zu Kiel, Oct 2017, Kiel, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Des contours de la commémoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Écritures plurielles : la commémoration du littéraire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMIC-SAL, Sorbonne Université, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga: la pluralità della voce poética</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2018, Madrid, España</w:t>
+              <w:t xml:space="preserve">, Seminario permanente di studi linguistici e letterari su America latina e Caraibi, Università degli studi di Cagliari, Mar 2017, Cagliari, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autour des classiques de la littérature mexicaine contemporaine</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Vicente Quirarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biografía literaria de la Ciudad de México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Mar 2017, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga ou la poésie collective à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi. La littérature à l’échelle du globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2017, Limoges, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modération de la Table ronde « Hommage à Guillermo Cabrera Infante », avec Victoria Ríos, Claudia Hammerschmidt et Zoé Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Écritures plurielles : la commémoration du littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Nov 2017, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre avec Jacques Roubaud, M. Güell, J. M. Bonet et P.-H. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecturas / Lectures de "Renga"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modération avec Miriam Cabrera Infante, Zoé Valdés, Claudia Hammerschmidt, Fernando Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Alrededor de los cincuenta años de 'Tres tristes tigres' »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Feb 2017, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modérateur des Tables rondes avec M. Buitrago, D. Pulido, Luisa Ballesteros, Héctor Abad Faciolince et Carlos Vásquez-Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international France Colombie. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre littéraire avec Pablo Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solo a dos voces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación del proyecto « Escrituras plurales: Teoría y práctica de la novela corta »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interuniversitario Sorbonne-UNAM-Texas A&amp;M International University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, May 2016, En ligne, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges : el cosmopolitismo textual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Borges et le cosmopolitisme littéraire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3, Feb 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexiones sobre el poder y las escrituras plurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème Journée d’Etudes « Écritures plurielles et réécritures du pouvoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, May 2015, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La escritura de Cabrera Infante: la pluralidad del artificio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio Internacional « La escritura ecológica y “meta-final” de Guillermo Cabrera Infante. Homenaje a su obra ‘casi’ completa »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Friedrich-Schiller-Universität Jena, Apr 2015, Jena, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : géneros y nuevos géneros en la literatura latinoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University, Apr 2013, Cambridge, Reino Unido</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trazas cinematográficas en la creación literaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Ecritures plurielles : aux croisements de la littérature et du cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne / Università degli Studi di Roma « La Sapienza », Mar 2013, Roma, Italia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : un campo de investigación de lo literario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigaciones Filológicas, UNAM, Sep 2012, Ciudad de México, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : nueva creación y nueva lectura en el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tecnológico de Monterrey, Sep 2012, Toluca, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : hacia un concepto de lo literario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de México, Aug 2012, Ciudad de México, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo extraño a lo fantástico : imágenes literarias de lo prehispánico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International “L’Espagne et l’Amérique deux cents ans après. Regards sur l’étranger et l’étrange”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Sorbonne (Paris IV), Apr 2010, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voces de la independencia de México : del patriotismo poético a la reescritura prosaica (De la poesía decimonónica a Los pasos de López)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Internacional “Hispanoamérica : Independencia y Literatura, balance de dos siglos”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, May 2010, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas incidencias de la Revolución en la cultura mexicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Instituto Cervantes d'Alger, Oct 2018, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">, Università di Roma “La Sapienza”, Jan 2010, Roma, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ecos literarios latinoamericanos de la vida y obra de Sor Juana Inés de la Cruz</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La novela de la Revolución Mexicana : una lectura de Los de abajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
+              <w:t xml:space="preserve">, Universidad de Sevilla, Feb 2009, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tecnológico de Monterrey (Campus Monterrey), Sep 2018, Monterrey, México</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del oficio de la escritura y de sus alrededores : poética, publicación, difusión y promoción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Eté « América latina : escrituras y lenguajes del siglo XXI »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga, Jul 2009, Málaga, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut culturel du Mexique, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los clásicos a los contemporáneos en la literatura hispanoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cocody, Apr 2009, Abidjian, Costa de Marfil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2018, Limoges, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espacios de escrituras multiformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les espaces des écritures hispaniques et hispano-américaines au XXIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2008, Limoges, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’ Foscari, Dec 2018, Venezia, Italia</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécrire, repeindre : De Quevedo à Paz et de Velázquez à Picasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2008, Limoges, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Mar 2017, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontera entre lo textual e hipertextual en la ficción latinoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Été « Literatura i cultura latinoamericana : discursos en la frontera, XXIV»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat d’Estiu de Gandía, Jul 2007, Gandía, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renga: la pluralità della voce poética</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura mexicana : intertextualidad e interculturalidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Seminario permanente di studi linguistici e letterari su America latina e Caraibi, Università degli studi di Cagliari, Mar 2017, Cagliari, Italia</w:t>
+              <w:t xml:space="preserve">, Instituto de Humanidades, Universidad de Oaxaca, Jan 2005, Oaxaca, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRIMIC-SAL, Sorbonne Université, Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges : una lectura intertextual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigaciones Filológicas / Centro de Estudios Literarios, UNAM, Jan 2004, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Nov 2017, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El fervor por la ficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional del Centre d'études des littératures et civilisations du Rio de la Plata (CELCIRP) “Los años veinte”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jun 1986, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2017, Limoges, Francia</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La identidad literaria de Alfonso Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Congrès de l’Institut International de Littérature Ibéro-américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jun 1983, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Dec 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mètre et rythme dans la poésie en langue espagnole (du Siècle d’Or à la poésie du XXe siècle : évolution et déviance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Polivanov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Poétique Comparée, Université de Paris 3, Jan 1982, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...1814 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De las formas posibles del exilio: simpatías y diferencias culturales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dal Mediterraneo all’America Latina | Del Mediterráneo a América Latina Arte, lingua e letteratura nelle migrazioni | Arte, lengua y literatura en las migraciones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondazione Università Ca’ Foscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.145-158, 2022, Diaspore, 978-88-6969-596-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-596-4/010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el umbral: resonancias plurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. C. Domínguez, E. González, S. Mateos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escrituras plurales : resonancias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-18, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflejos de la otredad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’altro sono io | El otro soy yo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Ca' Foscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-34, 2020, Diaspore, 978-88-6969-397-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-396-0/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De breves resonancias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viajes y escrituras: migraciones y cartografías de la violencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-274., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Ramos-Izquierdo, Erik Le Gall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Rayuela à Queremos tanto a Glenda. Les Orients péruvien et bolivien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, , pp.7-8, 2019, SAL Hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el umbral de un género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mateos Gómez, E. Martín Santamaría. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La novela corta : aniversarios y ecos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres en fuga: de escrituras y lecturas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donne in fuga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Edizioni Ca' Foscari, pp.17-28, 2018, Diaspore, 978-88-6969-288-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-238-3/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el umbral : variaciones de la conmemoración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conmemoración de lo literario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nota liminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margherita Cannavacciuolo; Alice Favaro; Susanna Regazzoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jorge Luis Borges. Viajes y tiempos de un escritor a través de culturas y sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2018, Theorie u. Kritik d. Kultur u. Literatur/Teoría y Crítica de la Cultura y Literatura/Theory and Criticism of Culture and Literature/Théorie et Critique de la Culture et Littérature, 978-3-487-15647-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TTT: una estructura contrapuntística</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Hammerschmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La escritura meta-final de Guillermo Cabrera Infante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, INOLAS Publishers Ltd., pp.111-133, 2017, Estudios culturales de Latinoamérica y el Caribe, 978-3-946139-12-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga: de la combinatoria al sentido poético</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Ramos-Izquierdo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecturas / Lectures de Renga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-128, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dos variaciones sobre la permanencia de un tema y un artificio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Faye, S. Fournet-Peyrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanence et variation. Hommage à Dolorès Ligatto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2842876883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los matices de la ficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cannavacciuolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miradas en vilo: la narrativa de José Emilio Pacheco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Viterbo Editora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-13, 2014, 978-950-845-304-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el medio del camino': algunas pistas personales sobre la novela corta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gustavo Jiménez Aguirre, Gabriel M. Enríquez Hernández. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una selva tan infinita. La novela corta en México, (1891-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2014, 978-607-02-6185-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De un concepto, de un campo y de una colaboración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Serafin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escrituras plurales: migraciones en espacios y tiempos literarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Toletta edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-16, 2013, 978-8897928638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo material y lo virtual en lo epistolar. Modalidades genérico-literarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gallego Cuiñas, E. Martínez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queridos todos, El intercambio epistolar entre escritores hispanoamericanos y españoles del siglo XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-366, 2013, Trans-Atlántico Literaturas, 978-3035263657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Bastos : móvil pluralidad estética</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Hernandez Marsal, A. Garcia Diniz, R. Cardoso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estéticas Migrantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Communità, pp.33-40, 2013, 978-8598111216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques notes sur les fondements d’une culture actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Martin, Araceli Guillaume-Alonso et Jean-Paul Duviols. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde hispanique. Histoire des fondations. Hommage au professeur Annie Molinié-Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.629-633, 2012, 978-2840508434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los perfiles de ‘Vals de Mefisto’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Benmiloud, R. Esteve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El planeta Pitol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.127-142, 2012, Ameriber, 978-2867817977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces érotiques : de Delvaux à Cortázar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace de l’éros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-216, 2007, 978-2-84287-421-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intericonicités dans la représentation du corps chez Mapplethorpe, Araki et Tran Ba Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces du corps II. Arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-68, 2007, 970-94583-7-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas trazas y efectos de París en Paz, Cortázar y García Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Palma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritores de América Latina en París</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indigo, pp.116-124, 2007, 978-2-35260-008-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prólogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco de Quevedo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sueño del infierno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siglo XXI, pp.ix-xvi, 2006, 9682326524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la note de lecture et la nouvelle : un genre hybride dans Ficciones de Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre(s). Formes et identités génériques 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-389, 2005, 2-84269-714-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Buenos Aires de Borges : de la ferveur à l’abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vion-Dury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écrivain auteur de sa ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-148, 2001, 9782842871857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges : luminoso perfil de una ficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borges, Calvino, la literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Editorial Fundamentos, pp.205-215, 1996, 84-245-0721-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oculta lucidez de la Quimera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’Désolation de la chimère’. Luis Cernuda. Rencontres à l’Orangerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-149, 1994, 2-910016-36-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevista a Eduardo Ramos-Izquierdo [por Sofía Mateos Gómez]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Pirandante, Revista de lengua y literatura hispano-americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introito (dossier Hommage à Siegfried Laske)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.169-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trazos de un epílogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.249-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introito (dossier Hommage à Daniel Leyva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, pp.170-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introito (dossier Hommage à Ramón Xirau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanencia de Ramón Xirau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otros Dialogos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir la ciudad: de presencias y de ausencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sym City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exordio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archipiélago en líneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26754/ojs_tropelias/tropelias.201722212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir hoy desde París: Laura Alcoba, Alicia Dujovne Ortiz y Luisa Futoransky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HISPAMERICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.49-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De escrituras y artificios en la ficción latinoamericana actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna Iberistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (106), pp.337-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14277/2037-6588/Ri-39-106-16-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poesía frente a la catástrofe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.77-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poesía frente a la catástrofe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Futoransky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 137, pp.49-62</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.79-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650454v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peintre dans le roman latino-américain : thème et variations chez Sábato et Cortázar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de littérature comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 358 (2), pp.221-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rlc.358.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.79-89</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los encuentros, la figura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.103-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De una cultura global a lo literario : entre el hipertexto y el texto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista digital universitaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19, pp.77-87</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : teoría y perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.103-106</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas pistas de una cultura política mexicana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasajes: Revista de pensamiento contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pugnas culturales en América Latina, 28, pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (1)</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulfo : artificios y variaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Echinox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7, pp.1-5</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du taureau chez Picasso : quelques exemples de caricatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ridiculosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Pugnas culturales en América Latina, 28, pp.35-50</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ‘Visitation’ de Greco : images et reflets de Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociocriticism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. XIX-2 et vol. XX-1, pp.296-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.103-116</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayuela : la bibliomanía de la escritura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inti: Revista de literatura hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 22-23, pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10, pp.25-41</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace textuel d’ Un Coup de Dés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Poétique Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 5, pp.103-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208011v1</w:t>
-              </w:r>
-[...2213 lines deleted...]
-                <w:t xml:space="preserve">hal-04208014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8558,51 +8558,51 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Mateos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 312 pp., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8682,1051 +8682,1051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lecturas / Lectures de Renga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, 263 pp., 2017, Eduardo Ramos-Izquierdo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Ateliers du SAL nº 13</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue en ligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208 pp., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antes y después de Rayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 213 pp., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre algunas ficciones del hacedor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Centenera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 113 pp., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures critiques de deux œuvres. César Vallejo et Elena Poniatowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAL Hors-Série</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 76 pp., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevas inquisiciones borgianas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Antes y después de Rayuela</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAL Hors Série</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 48 pp., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1910, México entre dos épocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 3, 213 pp., 2017</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de México</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 499 pp., 2014, 9786074624793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sobre algunas ficciones del hacedor</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces des écritures hispaniques et hispano-américaines au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 4, 113 pp., 2017</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 222 pp., 2012, 9782842875572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lecturas / Lectures de Renga</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo singular y lo universal en la poesía de David Rosenmann-Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 146 pp., 2012, Collection Études et Essais, 978-2-918185-13-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrapuntos textuales. Op. 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 193 pp., 2011, Collection Études et Essais, 978-2-918185-12-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace de l'Eros - Représentations textuelles et iconiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 1, 263 pp., 2017, Eduardo Ramos-Izquierdo</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292, 2007, 978-2-84287-421-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 5, 76 pp., 2015</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrapuntos analíticos a “Examen de la obra de Herbert Quain”. Op.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.95, 2006, Collection Études et Essais, 970-94583-6-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...511 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...47 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrapuntos analíticos a « El acercamiento a Almotásim ». Op. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 234 pp., 2006, Collection Études et Essais, 970-94583-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9938,51 +9938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B304B70"/>
+    <w:nsid w:val="73FAABEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10169,51 +10169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eduardo-ramos-izquierdo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034136959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramos-Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003215v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175145v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001532v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.201722212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rocco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.358.0221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650454v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Futoransky" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mart&#237;nez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2037-6588/Ri-39-106-16-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014392v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-596-4/010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-396-0/003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloquiasal.com/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-238-3/001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beatrizviterboeditora.com.ar/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libros.unam.mx/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latoletta.com/edizioni/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adehl.com/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesateliersdusal.com/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.files.wordpress.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mateos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dulou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Centenera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Giraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.wordpress.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Barataud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Schober" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Paz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eduardo-ramos-izquierdo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034136959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramos-Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175150v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-596-4/010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloquiasal.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-396-0/003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-238-3/001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beatrizviterboeditora.com.ar/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libros.unam.mx/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latoletta.com/edizioni/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adehl.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.201722212" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rocco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2037-6588/Ri-39-106-16-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650454v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Futoransky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mart&#237;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.358.0221" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesateliersdusal.com/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.files.wordpress.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mateos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Giraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dulou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Centenera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.wordpress.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Barataud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Schober" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Paz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>