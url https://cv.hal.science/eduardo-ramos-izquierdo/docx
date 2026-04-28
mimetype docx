--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -367,7929 +367,7929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Perspectivas de Baudelaire: de París, de la creación polivalente, de la sinestesia y de la mujer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuestro querido Baudelaire. El poeta entre Francia y México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, El Colegio Nacional, Nov 2021, On line, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intervenant avec Julia Isabel Eissa, Nicolas Piedade et Bertrand Westphal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde de présentation de l’ouvrage Écritures plurielles de l’espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Sorbonne / Université de Limoges,, Oct 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, El Colegio Nacional, Nov 2021, On line, Francia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecos y artificios literarios de algunos clásicos mexicanos del siglo XX en autores contemporáneos y actuales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'Été des Hispanistes d’Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes hispaniques d’Amiens, U. Picardie Jules Verne, Jul 2021, On line, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes hispaniques d’Amiens, U. Picardie Jules Verne, Jul 2021, On line, Francia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De persona a personajes femeninos de antes y de después : pluralidades literarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Il tempo delle donne? Un tempo per tutti »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’Foscari Venezia, Nov 2021, On line, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’Foscari Venezia, Nov 2021, On line, Italia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral XII « Écritures plurielles 2019-2020 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session inaugurale : objectifs et programme 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral Pluralité de l'Écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Oct 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecos de un maestro singular: artificios, reescrituras, contagios et al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International “Tlön, Uqbar, Orbis Universitarius: 120 años del nacimiento de Jorge Luis Borges”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Sofía, Oct 2020, On line, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jul 2020, En ligne, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations de la synesthésie dans l’œuvre d’Octavio Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Les synesthésies : entre esthétique de la perception et phénomène intermédial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Littérature Comparée, Sorbonne Université, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Oct 2020, En ligne, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notas de la historia de un seminario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interuniversitario « Escrituras plurales : Teoría y práctica de la novela corta X »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne-UNAM-Texas A&amp;M International University, Jun 2019, On line, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontera de cristal: temas y artificios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle “Écritures plurielles : voyages temporelles XII”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université-Università Ca’Foscari, Nov 2019, Venezia, Italia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Victor Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Études Inter-universitaire “Ecritures plurielles : cultures urbaines”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université-Universität Augsburg, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modérateur avec Juan Manuel Bonet (auteur) et Antoni Taulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur le livre 'El París de Cortázar'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de España, Oct 2019, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et discutant de la conférence magistrale de Mme Rocío Oviedo (U. Complutense de Madrid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Álbumes para el tiempo: Los almanaques de Julio Cortázar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Jun 2019, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université-Università Ca’Foscari, Nov 2019, Venezia, Italia</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La novela corta dentro de la novela: algún Cortázar que anda por allí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escrituras plurales : Teoría y práctica de la novela corta VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université-UNAM-Texas A&amp;M International University, Mar 2018, En ligne, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne-UNAM-Texas A&amp;M International University, Jun 2019, On line, Francia</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue avec Alberto Ruy Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juan José Arreola : voix et présence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade du Mexique à l'UNESCO, Sep 2018, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Littérature Comparée, Sorbonne Université, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre 'architexturas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">City (World) Café avec Victor Ferretti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université-Universität Augsburg, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo visual a la lectura : las configuraciones del poema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2018, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colegio de España, Oct 2019, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Ramón Peralta y Fabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideas de la física contemporánea y la cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2018, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variaciones literarias de la migración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional « Viajes y escrituras: cartografías de la violencia. Cuerpos migrantes entre culturas y refugios »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’Foscari, Dec 2018, Venezia, Italia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des classiques de la littérature mexicaine contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Cervantes d'Alger, Oct 2018, Alger, Algérie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecos literarios latinoamericanos de la vida y obra de Sor Juana Inés de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tecnológico de Monterrey (Campus Monterrey), Sep 2018, Monterrey, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques variations de l’écriture et de la lecture de l’espace littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Inter-universitaire d'Études « Ecritures plurielles de l’espace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard littéraire de Jesse A. Fernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Mexico à Paris - Jesse A. Fernández</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut culturel du Mexique, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2018, Limoges, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De las reescrituras del mito en la literatura mexicana contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario internacional « Experiencia de la Variación: Reescrituras del Mito en las Literaturas Hispanoamericanas del Siglo XX »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’ Foscari, Dec 2018, Venezia, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’ Foscari, Dec 2018, Venezia, Italia</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga ou la poésie collective à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi. La littérature à l’échelle du globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2017, Limoges, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’Foscari, Dec 2018, Venezia, Italia</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modération de la Table ronde « Hommage à Guillermo Cabrera Infante », avec Victoria Ríos, Claudia Hammerschmidt et Zoé Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Écritures plurielles : la commémoration du littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Nov 2017, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De lo visual a la lectura : las configuraciones del poema</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre avec Jacques Roubaud, M. Güell, J. M. Bonet et P.-H. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecturas / Lectures de "Renga"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modération avec Miriam Cabrera Infante, Zoé Valdés, Claudia Hammerschmidt, Fernando Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Alrededor de los cincuenta años de 'Tres tristes tigres' »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Feb 2017, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Des contours de la commémoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Écritures plurielles : la commémoration du littéraire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMIC-SAL, Sorbonne Université, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga: la pluralità della voce poética</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2018, Madrid, España</w:t>
+              <w:t xml:space="preserve">, Seminario permanente di studi linguistici e letterari su America latina e Caraibi, Università degli studi di Cagliari, Mar 2017, Cagliari, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2018, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Vicente Quirarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biografía literaria de la Ciudad de México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Mar 2017, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université-UNAM-Texas A&amp;M International University, Mar 2018, En ligne, Francia</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modérateur des Tables rondes avec M. Buitrago, D. Pulido, Luisa Ballesteros, Héctor Abad Faciolince et Carlos Vásquez-Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international France Colombie. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade du Mexique à l'UNESCO, Sep 2018, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los imaginarios a las actividades culturales: la Ciudad de México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures et lectures plurielles de la ville ibéro-américaine IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romanisches Seminar, Christian-Albrechts-Universitat zu Kiel, Oct 2017, Kiel, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación del proyecto « Escrituras plurales: Teoría y práctica de la novela corta »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interuniversitario Sorbonne-UNAM-Texas A&amp;M International University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, May 2016, En ligne, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autour des classiques de la littérature mexicaine contemporaine</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre littéraire avec Pablo Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solo a dos voces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexiones sobre el poder y las escrituras plurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème Journée d’Etudes « Écritures plurielles et réécritures du pouvoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, May 2015, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges : el cosmopolitismo textual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Borges et le cosmopolitisme littéraire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3, Feb 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La escritura de Cabrera Infante: la pluralidad del artificio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio Internacional « La escritura ecológica y “meta-final” de Guillermo Cabrera Infante. Homenaje a su obra ‘casi’ completa »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Friedrich-Schiller-Universität Jena, Apr 2015, Jena, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trazas cinematográficas en la creación literaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Ecritures plurielles : aux croisements de la littérature et du cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne / Università degli Studi di Roma « La Sapienza », Mar 2013, Roma, Italia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : géneros y nuevos géneros en la literatura latinoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University, Apr 2013, Cambridge, Reino Unido</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : un campo de investigación de lo literario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigaciones Filológicas, UNAM, Sep 2012, Ciudad de México, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : nueva creación y nueva lectura en el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tecnológico de Monterrey, Sep 2012, Toluca, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : hacia un concepto de lo literario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de México, Aug 2012, Ciudad de México, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voces de la independencia de México : del patriotismo poético a la reescritura prosaica (De la poesía decimonónica a Los pasos de López)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Internacional “Hispanoamérica : Independencia y Literatura, balance de dos siglos”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, May 2010, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas incidencias de la Revolución en la cultura mexicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Instituto Cervantes d'Alger, Oct 2018, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">, Università di Roma “La Sapienza”, Jan 2010, Roma, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ecos literarios latinoamericanos de la vida y obra de Sor Juana Inés de la Cruz</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo extraño a lo fantástico : imágenes literarias de lo prehispánico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International “L’Espagne et l’Amérique deux cents ans après. Regards sur l’étranger et l’étrange”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Sorbonne (Paris IV), Apr 2010, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La novela de la Revolución Mexicana : una lectura de Los de abajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
+              <w:t xml:space="preserve">, Universidad de Sevilla, Feb 2009, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tecnológico de Monterrey (Campus Monterrey), Sep 2018, Monterrey, México</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del oficio de la escritura y de sus alrededores : poética, publicación, difusión y promoción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Eté « América latina : escrituras y lenguajes del siglo XXI »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga, Jul 2009, Málaga, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Romanisches Seminar, Christian-Albrechts-Universitat zu Kiel, Oct 2017, Kiel, Alemania</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los clásicos a los contemporáneos en la literatura hispanoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cocody, Apr 2009, Abidjian, Costa de Marfil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRIMIC-SAL, Sorbonne Université, Nov 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espacios de escrituras multiformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les espaces des écritures hispaniques et hispano-américaines au XXIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2008, Limoges, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Renga: la pluralità della voce poética</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécrire, repeindre : De Quevedo à Paz et de Velázquez à Picasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2008, Limoges, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontera entre lo textual e hipertextual en la ficción latinoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Été « Literatura i cultura latinoamericana : discursos en la frontera, XXIV»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat d’Estiu de Gandía, Jul 2007, Gandía, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literatura mexicana : intertextualidad e interculturalidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Seminario permanente di studi linguistici e letterari su America latina e Caraibi, Università degli studi di Cagliari, Mar 2017, Cagliari, Italia</w:t>
+              <w:t xml:space="preserve">, Instituto de Humanidades, Universidad de Oaxaca, Jan 2005, Oaxaca, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Mar 2017, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges : una lectura intertextual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigaciones Filológicas / Centro de Estudios Literarios, UNAM, Jan 2004, México, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2017, Limoges, Francia</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El fervor por la ficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional del Centre d'études des littératures et civilisations du Rio de la Plata (CELCIRP) “Los años veinte”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jun 1986, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Nov 2017, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La identidad literaria de Alfonso Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIe Congrès de l’Institut International de Littérature Ibéro-américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO, Jun 1983, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Dec 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mètre et rythme dans la poésie en langue espagnole (du Siècle d’Or à la poésie du XXe siècle : évolution et déviance)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Polivanov</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Poétique Comparée, Université de Paris 3, Jan 1982, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1745 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrevista a Eduardo Ramos-Izquierdo [por Sofía Mateos Gómez]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Pirandante, Revista de lengua y literatura hispano-americana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introito (dossier Hommage à Siegfried Laske)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.169-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trazos de un epílogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.249-269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introito (dossier Hommage à Daniel Leyva)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15, pp.170-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introito (dossier Hommage à Ramón Xirau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.12-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exordio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir la ciudad: de presencias y de ausencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sym City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanencia de Ramón Xirau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otros Dialogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archipiélago en líneas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropelías: Revista de Teoría de la Literatura y Literatura Comparada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.88-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26754/ojs_tropelias/tropelias.201722212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir hoy desde París: Laura Alcoba, Alicia Dujovne Ortiz y Luisa Futoransky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Rocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HISPAMERICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 137, pp.49-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De escrituras y artificios en la ficción latinoamericana actual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna Iberistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (106), pp.337-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14277/2037-6588/Ri-39-106-16-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poesía frente a la catástrofe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.77-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poesía frente a la catástrofe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Futoransky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catalonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.79-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650454v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peintre dans le roman latino-américain : thème et variations chez Sábato et Cortázar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 358 (2), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.358.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los encuentros, la figura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.103-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De una cultura global a lo literario : entre el hipertexto y el texto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista digital universitaria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : teoría y perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Letral : Revista Electrónica de Estudios Transatlánticos de Literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas pistas de una cultura política mexicana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pasajes: Revista de pensamiento contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Pugnas culturales en América Latina, 28, pp.35-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rulfo : artificios y variaciones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Echinox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.103-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du taureau chez Picasso : quelques exemples de caricatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ridiculosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.25-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ‘Visitation’ de Greco : images et reflets de Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociocriticism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vol. XIX-2 et vol. XX-1, pp.296-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayuela : la bibliomanía de la escritura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inti: Revista de literatura hispánica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 22-23, pp.131-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’espace textuel d’ Un Coup de Dés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Poétique Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1982, 5, pp.103-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De las formas posibles del exilio: simpatías y diferencias culturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dal Mediterraneo all’America Latina | Del Mediterráneo a América Latina Arte, lingua e letteratura nelle migrazioni | Arte, lengua y literatura en las migraciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondazione Università Ca’ Foscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.145-158, 2022, Diaspore, 978-88-6969-596-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30687/978-88-6969-596-4/010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflejos de la otredad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’altro sono io | El otro soy yo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edizioni Ca' Foscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-34, 2020, Diaspore, 978-88-6969-397-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-396-0/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En el umbral: resonancias plurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. C. Domínguez, E. González, S. Mateos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escrituras plurales : resonancias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-18, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...57 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Ramos-Izquierdo, Erik Le Gall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Rayuela à Queremos tanto a Glenda. Les Orients péruvien et bolivien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, , pp.7-8, 2019, SAL Hors-série</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De breves resonancias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viajes y escrituras: migraciones y cartografías de la violencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-274., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres en fuga: de escrituras y lecturas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donne in fuga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Edizioni Ca' Foscari, pp.17-28, 2018, Diaspore, 978-88-6969-288-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-238-3/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En el umbral de un género</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Mateos Gómez, E. Martín Santamaría. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La novela corta : aniversarios y ecos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el umbral : variaciones de la conmemoración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conmemoración de lo literario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nota liminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margherita Cannavacciuolo; Alice Favaro; Susanna Regazzoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jorge Luis Borges. Viajes y tiempos de un escritor a través de culturas y sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2018, Theorie u. Kritik d. Kultur u. Literatur/Teoría y Crítica de la Cultura y Literatura/Theory and Criticism of Culture and Literature/Théorie et Critique de la Culture et Littérature, 978-3-487-15647-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TTT: una estructura contrapuntística</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Hammerschmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La escritura meta-final de Guillermo Cabrera Infante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, INOLAS Publishers Ltd., pp.111-133, 2017, Estudios culturales de Latinoamérica y el Caribe, 978-3-946139-12-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga: de la combinatoria al sentido poético</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Ramos-Izquierdo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecturas / Lectures de Renga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
+              <w:t xml:space="preserve">, pp.95-128, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Jorge Luis Borges. Viajes y tiempos de un escritor a través de culturas y sistemas</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dos variaciones sobre la permanencia de un tema y un artificio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Faye, S. Fournet-Peyrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanence et variation. Hommage à Dolorès Ligatto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-9, 2018, Theorie u. Kritik d. Kultur u. Literatur/Teoría y Crítica de la Cultura y Literatura/Theory and Criticism of Culture and Literature/Théorie et Critique de la Culture et Littérature, 978-3-487-15647-7</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2842876883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, INOLAS Publishers Ltd., pp.111-133, 2017, Estudios culturales de Latinoamérica y el Caribe, 978-3-946139-12-6</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los matices de la ficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cannavacciuolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miradas en vilo: la narrativa de José Emilio Pacheco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Viterbo Editora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-13, 2014, 978-950-845-304-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-128, 2017</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el medio del camino': algunas pistas personales sobre la novela corta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gustavo Jiménez Aguirre, Gabriel M. Enríquez Hernández. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una selva tan infinita. La novela corta en México, (1891-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2014, 978-607-02-6185-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Permanence et variation. Hommage à Dolorès Ligatto</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo material y lo virtual en lo epistolar. Modalidades genérico-literarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gallego Cuiñas, E. Martínez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queridos todos, El intercambio epistolar entre escritores hispanoamericanos y españoles del siglo XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-366, 2013, Trans-Atlántico Literaturas, 978-3035263657</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De un concepto, de un campo y de una colaboración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Serafin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escrituras plurales: migraciones en espacios y tiempos literarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Toletta edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-16, 2013, 978-8897928638</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roa Bastos : móvil pluralidad estética</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Hernandez Marsal, A. Garcia Diniz, R. Cardoso. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estéticas Migrantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editora Communità, pp.33-40, 2013, 978-8598111216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los perfiles de ‘Vals de Mefisto’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">K. Benmiloud, R. Esteve. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El planeta Pitol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.127-142, 2012, Ameriber, 978-2867817977</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques notes sur les fondements d’une culture actuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Martin, Araceli Guillaume-Alonso et Jean-Paul Duviols. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde hispanique. Histoire des fondations. Hommage au professeur Annie Molinié-Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.629-633, 2012, 978-2840508434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intericonicités dans la représentation du corps chez Mapplethorpe, Araki et Tran Ba Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les espaces du corps II. Arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-68, 2007, 970-94583-7-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas trazas y efectos de París en Paz, Cortázar y García Márquez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Palma. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritores de América Latina en París</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Indigo, pp.116-124, 2007, 978-2-35260-008-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espaces érotiques : de Delvaux à Cortázar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’espace de l’éros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PULIM</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 978-2842876883</w:t>
+              <w:t xml:space="preserve">, pp.203-216, 2007, 978-2-84287-421-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Miradas en vilo: la narrativa de José Emilio Pacheco</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prólogo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco de Quevedo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sueño del infierno</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Siglo XXI, pp.ix-xvi, 2006, 9682326524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre la note de lecture et la nouvelle : un genre hybride dans Ficciones de Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre(s). Formes et identités génériques 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-13, 2014, 978-950-845-304-4</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.383-389, 2005, 2-84269-714-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Una selva tan infinita. La novela corta en México, (1891-2014)</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Buenos Aires de Borges : de la ferveur à l’abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vion-Dury. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’écrivain auteur de sa ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.59-78, 2014, 978-607-02-6185-5</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.137-148, 2001, 9782842871857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-16, 2013, 978-8897928638</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges : luminoso perfil de una ficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borges, Calvino, la literatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Editorial Fundamentos, pp.205-215, 1996, 84-245-0721-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.349-366, 2013, Trans-Atlántico Literaturas, 978-3035263657</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oculta lucidez de la Quimera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PULIM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">’Désolation de la chimère’. Luis Cernuda. Rencontres à l’Orangerie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.141-149, 1994, 2-910016-36-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...838 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208014v1</w:t>
-              </w:r>
-[...1683 lines deleted...]
-                <w:t xml:space="preserve">hal-04208011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8558,51 +8558,51 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Mateos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 312 pp., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8682,1080 +8682,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Ateliers du SAL nº 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 208 pp., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antes y después de Rayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dulou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 213 pp., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre algunas ficciones del hacedor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Centenera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 113 pp., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lecturas / Lectures de Renga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 263 pp., 2017, Eduardo Ramos-Izquierdo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, 208 pp., 2017</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures critiques de deux œuvres. César Vallejo et Elena Poniatowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Mateos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAL Hors-Série</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 76 pp., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Antes y después de Rayuela</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuevas inquisiciones borgianas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 3, 213 pp., 2017</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SAL Hors Série</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, 48 pp., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sobre algunas ficciones del hacedor</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1910, México entre dos épocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Centenera</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 4, 113 pp., 2017</w:t>
+                <w:t xml:space="preserve">Paul-Henri Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Colegio de México</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 499 pp., 2014, 9786074624793</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lectures critiques de deux œuvres. César Vallejo et Elena Poniatowska</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces des écritures hispaniques et hispano-américaines au XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Lepage</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Barataud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 222 pp., 2012, 9782842875572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo singular y lo universal en la poesía de David Rosenmann-Taub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 146 pp., 2012, Collection Études et Essais, 978-2-918185-13-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrapuntos textuales. Op. 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, 193 pp., 2011, Collection Études et Essais, 978-2-918185-12-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace de l'Eros - Représentations textuelles et iconiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 5, 76 pp., 2015</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelika Schober</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.292, 2007, 978-2-84287-421-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...71 lines deleted...]
-              <w:t xml:space="preserve">, 4, 48 pp., 2015</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrapuntos analíticos a « El acercamiento a Almotásim ». Op. 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 234 pp., 2006, Collection Études et Essais, 970-94583-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...84 lines deleted...]
-              <w:t xml:space="preserve">, 499 pp., 2014, 9786074624793</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrapuntos analíticos a “Examen de la obra de Herbert Quain”. Op.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.95, 2006, Collection Études et Essais, 970-94583-6-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...380 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004573v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04004571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9938,51 +9938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73FAABEC"/>
+    <w:nsid w:val="A01B419B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10169,51 +10169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eduardo-ramos-izquierdo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034136959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramos-Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179005v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015489v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005559v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015490v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003215v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022355v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010740v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015462v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015483v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179007v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175150v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012612v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-596-4/010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloquiasal.com/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-396-0/003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003224v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014396v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-238-3/001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003218v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014371v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012623v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beatrizviterboeditora.com.ar/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005033v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libros.unam.mx/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012622v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latoletta.com/edizioni/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005000v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005006v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004999v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adehl.com/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015432v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208015v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208014v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208016v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004989v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001532v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001519v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.201722212" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001536v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rocco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004581v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2037-6588/Ri-39-106-16-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014392v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650454v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Futoransky" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mart&#237;nez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004582v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.358.0221" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014390v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004584v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004578v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014387v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015427v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208011v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesateliersdusal.com/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.files.wordpress.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mateos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Giraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dulou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005612v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Centenera" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.wordpress.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Barataud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Schober" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Paz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eduardo-ramos-izquierdo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034136959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramos-Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175150v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.201722212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rocco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2037-6588/Ri-39-106-16-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650454v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Futoransky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mart&#237;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.358.0221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-596-4/010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-396-0/003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloquiasal.com/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-238-3/001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beatrizviterboeditora.com.ar/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libros.unam.mx/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latoletta.com/edizioni/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adehl.com/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesateliersdusal.com/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.files.wordpress.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mateos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dulou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Centenera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Giraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.wordpress.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Barataud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Schober" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Paz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>