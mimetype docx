--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -367,3615 +367,3615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intervenant avec Julia Isabel Eissa, Nicolas Piedade et Bertrand Westphal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de présentation de l’ouvrage Écritures plurielles de l’espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Sorbonne / Université de Limoges,, Oct 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perspectivas de Baudelaire: de París, de la creación polivalente, de la sinestesia y de la mujer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuestro querido Baudelaire. El poeta entre Francia y México</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, El Colegio Nacional, Nov 2021, On line, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Sorbonne / Université de Limoges,, Oct 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecos y artificios literarios de algunos clásicos mexicanos del siglo XX en autores contemporáneos y actuales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'Été des Hispanistes d’Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’Etudes hispaniques d’Amiens, U. Picardie Jules Verne, Jul 2021, On line, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’Etudes hispaniques d’Amiens, U. Picardie Jules Verne, Jul 2021, On line, Francia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De persona a personajes femeninos de antes y de después : pluralidades literarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Il tempo delle donne? Un tempo per tutti »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’Foscari Venezia, Nov 2021, On line, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’Foscari Venezia, Nov 2021, On line, Italia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral XII « Écritures plurielles 2019-2020 »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jul 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Jul 2020, En ligne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Session inaugurale : objectifs et programme 2020-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral Pluralité de l'Écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Oct 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université, Oct 2020, En ligne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecos de un maestro singular: artificios, reescrituras, contagios et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International “Tlön, Uqbar, Orbis Universitarius: 120 años del nacimiento de Jorge Luis Borges”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sofía, Oct 2020, On line, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Universidad de Sofía, Oct 2020, On line, Bulgaria</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontera de cristal: temas y artificios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle “Écritures plurielles : voyages temporelles XII”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université-Università Ca’Foscari, Nov 2019, Venezia, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de la synesthésie dans l’œuvre d’Octavio Paz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Les synesthésies : entre esthétique de la perception et phénomène intermédial »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Littérature Comparée, Sorbonne Université, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notas de la historia de un seminario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario interuniversitario « Escrituras plurales : Teoría y práctica de la novela corta X »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne-UNAM-Texas A&amp;M International University, Jun 2019, On line, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université-Università Ca’Foscari, Nov 2019, Venezia, Italia</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Victor Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'Études Inter-universitaire “Ecritures plurielles : cultures urbaines”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université-Universität Augsburg, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Sorbonne Université-Universität Augsburg, Mar 2019, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modérateur avec Juan Manuel Bonet (auteur) et Antoni Taulé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde sur le livre 'El París de Cortázar'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de España, Oct 2019, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Colegio de España, Oct 2019, Paris, Francia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence magistrale de Mme Rocío Oviedo (U. Complutense de Madrid)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Álbumes para el tiempo: Los almanaques de Julio Cortázar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Jun 2019, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Jun 2019, Paris, Francia</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variaciones literarias de la migración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congreso Internacional « Viajes y escrituras: cartografías de la violencia. Cuerpos migrantes entre culturas y refugios »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’Foscari, Dec 2018, Venezia, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La novela corta dentro de la novela: algún Cortázar que anda por allí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escrituras plurales : Teoría y práctica de la novela corta VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université-UNAM-Texas A&amp;M International University, Mar 2018, En ligne, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue avec Alberto Ruy Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juan José Arreola : voix et présence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade du Mexique à l'UNESCO, Sep 2018, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04015486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Ramón Peralta y Fabi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ideas de la física contemporánea y la cultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2018, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo visual a la lectura : las configuraciones del poema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2018, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre 'architexturas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City (World) Café avec Victor Ferretti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De lo visual a la lectura : las configuraciones del poema</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour des classiques de la littérature mexicaine contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2018, Madrid, España</w:t>
+              <w:t xml:space="preserve">, Instituto Cervantes d'Alger, Oct 2018, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2018, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecos literarios latinoamericanos de la vida y obra de Sor Juana Inés de la Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’Foscari, Dec 2018, Venezia, Italia</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tecnológico de Monterrey (Campus Monterrey), Sep 2018, Monterrey, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Autour des classiques de la littérature mexicaine contemporaine</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le regard littéraire de Jesse A. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Mexico à Paris - Jesse A. Fernández</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut culturel du Mexique, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques variations de l’écriture et de la lecture de l’espace littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Inter-universitaire d'Études « Ecritures plurielles de l’espace »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2018, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De las reescrituras del mito en la literatura mexicana contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario internacional « Experiencia de la Variación: Reescrituras del Mito en las Literaturas Hispanoamericanas del Siglo XX »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università Ca’ Foscari, Dec 2018, Venezia, Italia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Des contours de la commémoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Écritures plurielles : la commémoration du littéraire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIMIC-SAL, Sorbonne Université, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga: la pluralità della voce poética</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Instituto Cervantes d'Alger, Oct 2018, Alger, Algérie</w:t>
+              <w:t xml:space="preserve">, Seminario permanente di studi linguistici e letterari su America latina e Caraibi, Università degli studi di Cagliari, Mar 2017, Cagliari, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ecos literarios latinoamericanos de la vida y obra de Sor Juana Inés de la Cruz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et discutant de la conférence de Vicente Quirarte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biografía literaria de la Ciudad de México</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Mar 2017, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga ou la poésie collective à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imago Mundi. La littérature à l’échelle du globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2017, Limoges, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modération de la Table ronde « Hommage à Guillermo Cabrera Infante », avec Victoria Ríos, Claudia Hammerschmidt et Zoé Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Écritures plurielles : la commémoration du littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Nov 2017, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du livre avec Jacques Roubaud, M. Güell, J. M. Bonet et P.-H. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecturas / Lectures de "Renga"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modération avec Miriam Cabrera Infante, Zoé Valdés, Claudia Hammerschmidt, Fernando Iwasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde « Alrededor de los cincuenta años de 'Tres tristes tigres' »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Feb 2017, Paris, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04015483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation et modérateur des Tables rondes avec M. Buitrago, D. Pulido, Luisa Ballesteros, Héctor Abad Faciolince et Carlos Vásquez-Zawadzki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international France Colombie. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CY Cergy Paris Université, Oct 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los imaginarios a las actividades culturales: la Ciudad de México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures et lectures plurielles de la ville ibéro-américaine IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romanisches Seminar, Christian-Albrechts-Universitat zu Kiel, Oct 2017, Kiel, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentación del proyecto « Escrituras plurales: Teoría y práctica de la novela corta »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario interuniversitario Sorbonne-UNAM-Texas A&amp;M International University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, May 2016, En ligne, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre littéraire avec Pablo Montoya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solo a dos voces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Oct 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borges : el cosmopolitismo textual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Borges et le cosmopolitisme littéraire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3, Feb 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflexiones sobre el poder y las escrituras plurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVème Journée d’Etudes « Écritures plurielles et réécritures du pouvoir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, May 2015, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La escritura de Cabrera Infante: la pluralidad del artificio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coloquio Internacional « La escritura ecológica y “meta-final” de Guillermo Cabrera Infante. Homenaje a su obra ‘casi’ completa »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Friedrich-Schiller-Universität Jena, Apr 2015, Jena, Alemania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : géneros y nuevos géneros en la literatura latinoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University, Apr 2013, Cambridge, Reino Unido</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trazas cinematográficas en la creación literaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International « Ecritures plurielles : aux croisements de la littérature et du cinéma »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Sorbonne / Università degli Studi di Roma « La Sapienza », Mar 2013, Roma, Italia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : un campo de investigación de lo literario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Investigaciones Filológicas, UNAM, Sep 2012, Ciudad de México, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : nueva creación y nueva lectura en el siglo XXI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tecnológico de Monterrey, Sep 2012, Toluca, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escrituras plurales : hacia un concepto de lo literario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de México, Aug 2012, Ciudad de México, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voces de la independencia de México : del patriotismo poético a la reescritura prosaica (De la poesía decimonónica a Los pasos de López)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario Internacional “Hispanoamérica : Independencia y Literatura, balance de dos siglos”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, May 2010, Sevilla, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algunas incidencias de la Revolución en la cultura mexicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universität Augsburg, Nov 2018, Augsburg, Alemania</w:t>
+              <w:t xml:space="preserve">, Università di Roma “La Sapienza”, Jan 2010, Roma, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Tecnológico de Monterrey (Campus Monterrey), Sep 2018, Monterrey, México</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo extraño a lo fantástico : imágenes literarias de lo prehispánico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International “L’Espagne et l’Amérique deux cents ans après. Regards sur l’étranger et l’étrange”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris Sorbonne (Paris IV), Apr 2010, Paris, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2018, Limoges, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Del oficio de la escritura y de sus alrededores : poética, publicación, difusión y promoción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’Eté « América latina : escrituras y lenguajes del siglo XXI »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Málaga, Jul 2009, Málaga, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut culturel du Mexique, Jun 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La novela de la Revolución Mexicana : una lectura de Los de abajo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Sevilla, Feb 2009, Sevilla, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Università Ca’ Foscari, Dec 2018, Venezia, Italia</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los clásicos a los contemporáneos en la literatura hispanoamericana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cocody, Apr 2009, Abidjian, Costa de Marfil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2017, Limoges, Francia</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécrire, repeindre : De Quevedo à Paz et de Velázquez à Picasso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, May 2008, Limoges, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Amérique Latine / CRIMIC, Sorbonne Université, Nov 2017, Paris, Francia</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espacios de escrituras multiformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Les espaces des écritures hispaniques et hispano-américaines au XXIe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines, Université de Limoges, Nov 2008, Limoges, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...1655 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012603v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04012602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontera entre lo textual e hipertextual en la ficción latinoamericana</w:t>
               </w:r>
@@ -4746,234 +4746,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Permanencia de Ramón Xirau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Otros Dialogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Escribir la ciudad: de presencias y de ausencias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sym City</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exordio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Ateliers du SAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10, pp.6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001532v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04001530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archipiélago en líneas</w:t>
               </w:r>
@@ -6177,1280 +6177,1280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En el umbral: resonancias plurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. C. Domínguez, E. González, S. Mateos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escrituras plurales : resonancias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-18, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reflejos de la otredad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’altro sono io | El otro soy yo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edizioni Ca' Foscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-34, 2020, Diaspore, 978-88-6969-397-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-396-0/003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De breves resonancias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viajes y escrituras: migraciones y cartografías de la violencia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30687/978-88-6969-396-0/003⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colloquia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.273-274., 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Ramos-Izquierdo, Erik Le Gall. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Rayuela à Queremos tanto a Glenda. Les Orients péruvien et bolivien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, , pp.7-8, 2019, SAL Hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el umbral de un género</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Mateos Gómez, E. Martín Santamaría. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La novela corta : aniversarios y ecos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-18, 2020</w:t>
+              <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujeres en fuga: de escrituras y lecturas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donne in fuga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Edizioni Ca' Foscari, pp.17-28, 2018, Diaspore, 978-88-6969-288-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-238-3/001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el umbral : variaciones de la conmemoración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conmemoración de lo literario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.273-274., 2019</w:t>
+              <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nota liminar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margherita Cannavacciuolo; Alice Favaro; Susanna Regazzoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jorge Luis Borges. Viajes y tiempos de un escritor a través de culturas y sistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Olms Verlag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-9, 2018, Theorie u. Kritik d. Kultur u. Literatur/Teoría y Crítica de la Cultura y Literatura/Theory and Criticism of Culture and Literature/Théorie et Critique de la Culture et Littérature, 978-3-487-15647-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...62 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TTT: una estructura contrapuntística</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudia Hammerschmidt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La escritura meta-final de Guillermo Cabrera Infante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, INOLAS Publishers Ltd., pp.111-133, 2017, Estudios culturales de Latinoamérica y el Caribe, 978-3-946139-12-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renga: de la combinatoria al sentido poético</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eduardo Ramos-Izquierdo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lecturas / Lectures de Renga</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
+              <w:t xml:space="preserve">, pp.95-128, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-8, 2018</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dos variaciones sobre la permanencia de un tema y un artificio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Faye, S. Fournet-Peyrot. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanence et variation. Hommage à Dolorès Ligatto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PULIM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2842876883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Jorge Luis Borges. Viajes y tiempos de un escritor a través de culturas y sistemas</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los matices de la ficción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cannavacciuolo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Miradas en vilo: la narrativa de José Emilio Pacheco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-9, 2018, Theorie u. Kritik d. Kultur u. Literatur/Teoría y Crítica de la Cultura y Literatura/Theory and Criticism of Culture and Literature/Théorie et Critique de la Culture et Littérature, 978-3-487-15647-7</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Viterbo Editora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-13, 2014, 978-950-845-304-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 1, INOLAS Publishers Ltd., pp.111-133, 2017, Estudios culturales de Latinoamérica y el Caribe, 978-3-946139-12-6</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En el medio del camino': algunas pistas personales sobre la novela corta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gustavo Jiménez Aguirre, Gabriel M. Enríquez Hernández. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Una selva tan infinita. La novela corta en México, (1891-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-78, 2014, 978-607-02-6185-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-128, 2017</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De un concepto, de un campo y de una colaboración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Serafin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escrituras plurales: migraciones en espacios y tiempos literarios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Toletta edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-16, 2013, 978-8897928638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Permanence et variation. Hommage à Dolorès Ligatto</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De lo material y lo virtual en lo epistolar. Modalidades genérico-literarias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gallego Cuiñas, E. Martínez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Queridos todos, El intercambio epistolar entre escritores hispanoamericanos y españoles del siglo XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2842876883</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.349-366, 2013, Trans-Atlántico Literaturas, 978-3035263657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...257 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005000v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04012622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roa Bastos : móvil pluralidad estética</w:t>
               </w:r>
@@ -8558,51 +8558,51 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Mateos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, 312 pp., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8784,51 +8784,51 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 213 pp., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8868,51 +8868,51 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Centenera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 113 pp., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8952,51 +8952,51 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Henri Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloquia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 263 pp., 2017, Eduardo Ramos-Izquierdo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9593,169 +9593,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrapuntos analíticos a “Examen de la obra de Herbert Quain”. Op.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, pp.95, 2006, Collection Études et Essais, 970-94583-6-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Contrapuntos analíticos a « El acercamiento a Almotásim ». Op. 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ramos-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rilma 2 / ADEHL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 234 pp., 2006, Collection Études et Essais, 970-94583-4-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004571v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-04004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9938,51 +9938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A01B419B"/>
+    <w:nsid w:val="42341A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10169,51 +10169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eduardo-ramos-izquierdo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034136959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramos-Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022366v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003215v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022355v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005555v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022372v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010740v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015462v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176846v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175153v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175150v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012604v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012606v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012602v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.201722212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rocco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2037-6588/Ri-39-106-16-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650454v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Futoransky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mart&#237;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.358.0221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-596-4/010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001525v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-396-0/003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloquiasal.com/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003224v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010727v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-238-3/001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beatrizviterboeditora.com.ar/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libros.unam.mx/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latoletta.com/edizioni/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adehl.com/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesateliersdusal.com/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.files.wordpress.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mateos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dulou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Centenera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Giraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.wordpress.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Barataud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Schober" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004571v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Paz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eduardo-ramos-izquierdo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034136959" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179012v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ramos-Izquierdo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010737v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179005v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179009v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015490v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099500v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015488v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176825v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005555v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099498v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010740v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015462v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022372v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015483v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022348v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003206v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176439v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176868v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179006v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175150v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012612v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012606v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012602v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015459v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012601v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207442v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004997v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001519v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26754/ojs_tropelias/tropelias.201722212" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001536v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Rocco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14277/2037-6588/Ri-39-106-16-7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014392v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650454v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Futoransky" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mart&#237;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.358.0221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004578v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014375v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208012v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001524v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.unive.it/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-596-4/010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloquiasal.com/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-396-0/003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003224v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014396v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001529v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-238-3/001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001533v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.olms.de/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001514v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003218v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014371v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pulim.unilim.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012623v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.beatrizviterboeditora.com.ar/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.libros.unam.mx/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012622v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.latoletta.com/edizioni/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004999v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004585v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015448v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adehl.com/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208014v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022417v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesateliersdusal.com/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005608v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.files.wordpress.com/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010733v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Mateos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022375v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022378v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dulou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005612v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Centenera" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Giraud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004575v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lepage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://salhorsserie.wordpress.com/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012617v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libros.colmex.mx/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Barataud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Schober" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004573v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004571v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Paz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>